--- v0 (2026-04-06)
+++ v1 (2026-07-21)
@@ -1,86 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\MESA DINERO\PAGINA IRC\ARCHIVOS PARA CARGUE\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4910EFE9-1ED1-4D4C-BCBC-FADE0877AFD8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{41C43848-8334-4A83-ACF3-2B5B83CA6F0E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-80" yWindow="-80" windowWidth="19360" windowHeight="10240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="PORTAFOLIO TES" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'PORTAFOLIO TES'!$A$1:$K$23</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <si>
     <t>Enero</t>
   </si>
   <si>
     <t>Febrero</t>
   </si>
   <si>
     <t>Marzo</t>
   </si>
   <si>
     <t>Abril</t>
   </si>
   <si>
     <t>Mayo</t>
   </si>
   <si>
     <t>Junio</t>
   </si>
   <si>
     <t>Julio</t>
   </si>
   <si>
     <t>Agosto</t>
   </si>
   <si>
@@ -90,50 +91,53 @@
     <t>Octubre</t>
   </si>
   <si>
     <t>Noviembre</t>
   </si>
   <si>
     <t>Diciembre</t>
   </si>
   <si>
     <t>Cifras en Millones de pesos                             </t>
   </si>
   <si>
     <t>Dirección General de Crédito Público y Tesoro Nacional</t>
   </si>
   <si>
     <t>Ministerio de Hacienda y Crédito Público</t>
   </si>
   <si>
     <t>PORTAFOLIO EN TES</t>
   </si>
   <si>
     <t>Subdirección de Tesorería</t>
   </si>
   <si>
     <t>Datos correspondientes al último día hábil de cada mes a valor mercado</t>
+  </si>
+  <si>
+    <t>No incluye el portafolio en garantía del TRS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -208,56 +212,53 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color theme="0" tint="-0.24994659260841701"/>
       </left>
       <right style="hair">
         <color theme="0" tint="-0.24994659260841701"/>
       </right>
       <top style="hair">
         <color theme="0" tint="-0.24994659260841701"/>
       </top>
       <bottom style="hair">
         <color theme="0" tint="-0.24994659260841701"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -281,53 +282,53 @@
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>83314</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>713143</xdr:colOff>
+      <xdr:colOff>719493</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>178022</xdr:rowOff>
+      <xdr:rowOff>187547</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Imagen 2" descr="Imagen que contiene Rectángulo&#10;&#10;Descripción generada automáticamente">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6F5B95E-2604-414F-96DE-18FDDB9A0EB1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="13235" t="1730" r="65871" b="91008"/>
         <a:stretch/>
       </xdr:blipFill>
@@ -339,53 +340,53 @@
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1166783</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>226220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>277352</xdr:colOff>
+      <xdr:colOff>283702</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>65088</xdr:rowOff>
+      <xdr:rowOff>71438</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Imagen 3" descr="Imagen que contiene Rectángulo&#10;&#10;Descripción generada automáticamente">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ABCFAA2-C8D9-45EC-AC0B-EDACD93314D6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="70337" t="3596" r="12492" b="92382"/>
         <a:stretch/>
       </xdr:blipFill>
@@ -660,444 +661,476 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K35"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="H15" sqref="H15"/>
+    <sheetView tabSelected="1" topLeftCell="A10" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="J11" sqref="J11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="25.2" zeroHeight="1" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="25.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="11.44140625" style="1" customWidth="1"/>
-    <col min="2" max="7" width="19.6640625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="11.42578125" style="1" customWidth="1"/>
+    <col min="2" max="7" width="19.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="18" style="1" customWidth="1"/>
-    <col min="9" max="9" width="17.33203125" style="1" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="16384" width="11.44140625" style="1" hidden="1"/>
+    <col min="9" max="9" width="17.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="11" width="11.42578125" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="11.42578125" style="1" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.45">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A1" s="6" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.45">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A2" s="2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.45">
-      <c r="A3" s="3" t="s">
+    <row r="3" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A3" s="2" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="4" spans="1:8" x14ac:dyDescent="0.45">
-      <c r="A4" s="6" t="s">
+    <row r="4" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A4" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.45"/>
-[...3 lines deleted...]
-      <c r="C7" s="10">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.35"/>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.35"/>
+    <row r="7" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B7" s="3"/>
+      <c r="C7" s="9">
         <v>2020</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="9">
         <v>2021</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="9">
         <v>2022</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="9">
         <v>2023</v>
       </c>
-      <c r="G7" s="10">
+      <c r="G7" s="9">
         <v>2024</v>
       </c>
-      <c r="H7" s="10">
+      <c r="H7" s="9">
         <v>2025</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B8" s="8" t="s">
+    <row r="8" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B8" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="5">
+      <c r="C8" s="4">
         <v>6979652.2500879886</v>
       </c>
-      <c r="D8" s="5">
+      <c r="D8" s="4">
         <v>2250006.1651520138</v>
       </c>
-      <c r="E8" s="5">
+      <c r="E8" s="4">
         <v>3225535</v>
       </c>
-      <c r="F8" s="5">
+      <c r="F8" s="4">
         <v>2010223.6107304874</v>
       </c>
-      <c r="G8" s="5">
+      <c r="G8" s="4">
         <v>2904099.5585978404</v>
       </c>
-      <c r="H8" s="5">
+      <c r="H8" s="4">
         <v>882316.42335872492</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B9" s="8" t="s">
+    <row r="9" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B9" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="C9" s="5">
+      <c r="C9" s="4">
         <v>9252765.0837669298</v>
       </c>
-      <c r="D9" s="5">
+      <c r="D9" s="4">
         <v>6018466.1314162342</v>
       </c>
-      <c r="E9" s="5">
+      <c r="E9" s="4">
         <v>6951063.4766301923</v>
       </c>
-      <c r="F9" s="5">
+      <c r="F9" s="4">
         <v>3473136.3530761045</v>
       </c>
-      <c r="G9" s="5">
+      <c r="G9" s="4">
         <v>2479163.2061536149</v>
       </c>
-      <c r="H9" s="5">
+      <c r="H9" s="4">
         <v>593215.23527835251</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B10" s="9" t="s">
+    <row r="10" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B10" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="C10" s="5">
+      <c r="C10" s="4">
         <v>11622914.986734493</v>
       </c>
-      <c r="D10" s="5">
+      <c r="D10" s="4">
         <v>10283660.191302763</v>
       </c>
-      <c r="E10" s="5">
+      <c r="E10" s="4">
         <v>6061490.0316108298</v>
       </c>
-      <c r="F10" s="5">
+      <c r="F10" s="4">
         <v>3370816.9364076904</v>
       </c>
-      <c r="G10" s="5">
+      <c r="G10" s="4">
         <v>5144733.3619064502</v>
       </c>
-      <c r="H10" s="5">
+      <c r="H10" s="4">
         <v>868720.36057574966</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B11" s="8" t="s">
+    <row r="11" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B11" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C11" s="5">
+      <c r="C11" s="4">
         <v>8251040.894539495</v>
       </c>
-      <c r="D11" s="5">
+      <c r="D11" s="4">
         <v>10167395.254096447</v>
       </c>
-      <c r="E11" s="5">
+      <c r="E11" s="4">
         <v>5158659.3732394176</v>
       </c>
-      <c r="F11" s="5">
+      <c r="F11" s="4">
         <v>1370556.5901435399</v>
       </c>
-      <c r="G11" s="5">
+      <c r="G11" s="4">
         <v>5039791.618254181</v>
       </c>
-      <c r="H11" s="5">
+      <c r="H11" s="4">
         <v>902703.89036358998</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B12" s="8" t="s">
+    <row r="12" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B12" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="C12" s="5">
+      <c r="C12" s="4">
         <v>5302024.5960362433</v>
       </c>
-      <c r="D12" s="5">
+      <c r="D12" s="4">
         <v>11539100.180945102</v>
       </c>
-      <c r="E12" s="5">
+      <c r="E12" s="4">
         <v>3709938.1738151787</v>
       </c>
-      <c r="F12" s="5">
+      <c r="F12" s="4">
         <v>2032929.5225485601</v>
       </c>
-      <c r="G12" s="5">
+      <c r="G12" s="4">
         <v>2436829.2263408792</v>
       </c>
-      <c r="H12" s="5">
+      <c r="H12" s="4">
         <v>325259.02616486</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B13" s="8" t="s">
+    <row r="13" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B13" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="C13" s="5">
+      <c r="C13" s="4">
         <v>9054684.8982519116</v>
       </c>
-      <c r="D13" s="5">
+      <c r="D13" s="4">
         <v>12624889.336187275</v>
       </c>
-      <c r="E13" s="5">
+      <c r="E13" s="4">
         <v>3403064.7251086743</v>
       </c>
-      <c r="F13" s="5">
+      <c r="F13" s="4">
         <v>3764437.0490821037</v>
       </c>
-      <c r="G13" s="5">
+      <c r="G13" s="4">
         <v>8197358.6001891373</v>
       </c>
-      <c r="H13" s="5">
+      <c r="H13" s="4">
         <v>3771129.2922586496</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B14" s="8" t="s">
+    <row r="14" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B14" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="C14" s="5">
+      <c r="C14" s="4">
         <v>11157374.207029829</v>
       </c>
-      <c r="D14" s="5">
+      <c r="D14" s="4">
         <v>13390633.083297921</v>
       </c>
-      <c r="E14" s="5">
+      <c r="E14" s="4">
         <v>3374998.2447638554</v>
       </c>
-      <c r="F14" s="5">
+      <c r="F14" s="4">
         <v>7378015.3818573765</v>
       </c>
-      <c r="G14" s="5">
+      <c r="G14" s="4">
         <v>3569402.838304922</v>
       </c>
-      <c r="H14" s="5">
+      <c r="H14" s="4">
         <v>16690411.08137054</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B15" s="8" t="s">
+    <row r="15" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B15" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="C15" s="5">
+      <c r="C15" s="4">
         <v>9364964.5537698921</v>
       </c>
-      <c r="D15" s="5">
+      <c r="D15" s="4">
         <v>6496927.6513852281</v>
       </c>
-      <c r="E15" s="5">
+      <c r="E15" s="4">
         <v>4764815.1295942981</v>
       </c>
-      <c r="F15" s="5">
+      <c r="F15" s="4">
         <v>6100021.9278656943</v>
       </c>
-      <c r="G15" s="5">
+      <c r="G15" s="4">
         <v>2840395.0107120578</v>
       </c>
-      <c r="H15" s="5">
+      <c r="H15" s="4">
         <v>15472489.8299146</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B16" s="8" t="s">
+    <row r="16" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B16" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="C16" s="5">
+      <c r="C16" s="4">
         <v>8441737.6382698696</v>
       </c>
-      <c r="D16" s="5">
+      <c r="D16" s="4">
         <v>6890563.4232274061</v>
       </c>
-      <c r="E16" s="5">
+      <c r="E16" s="4">
         <v>3275476.0527980514</v>
       </c>
-      <c r="F16" s="5">
+      <c r="F16" s="4">
         <v>4657806.7832321478</v>
       </c>
-      <c r="G16" s="5">
+      <c r="G16" s="4">
         <v>3588881.4186603264</v>
       </c>
-      <c r="H16" s="5">
-[...4 lines deleted...]
-      <c r="B17" s="8" t="s">
+      <c r="H16" s="4">
+        <v>9044481.1013963949</v>
+      </c>
+    </row>
+    <row r="17" spans="2:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B17" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="C17" s="5">
+      <c r="C17" s="4">
         <v>6825108.6396727273</v>
       </c>
-      <c r="D17" s="5">
+      <c r="D17" s="4">
         <v>5554963.8765761442</v>
       </c>
-      <c r="E17" s="5">
+      <c r="E17" s="4">
         <v>4583446.3617610605</v>
       </c>
-      <c r="F17" s="5">
+      <c r="F17" s="4">
         <v>3614847.4972842899</v>
       </c>
-      <c r="G17" s="5">
+      <c r="G17" s="4">
         <v>4529273.973278014</v>
       </c>
-      <c r="H17" s="5">
-[...4 lines deleted...]
-      <c r="B18" s="8" t="s">
+      <c r="H17" s="4">
+        <v>14259192.428779656</v>
+      </c>
+    </row>
+    <row r="18" spans="2:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B18" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="C18" s="5">
+      <c r="C18" s="4">
         <v>2372226.4143614066</v>
       </c>
-      <c r="D18" s="5">
+      <c r="D18" s="4">
         <v>2102545.1716015511</v>
       </c>
-      <c r="E18" s="5">
+      <c r="E18" s="4">
         <v>5088662.6125855083</v>
       </c>
-      <c r="F18" s="5">
+      <c r="F18" s="4">
         <v>1248491.9161635097</v>
       </c>
-      <c r="G18" s="5">
+      <c r="G18" s="4">
         <v>1455468.8213235843</v>
       </c>
-      <c r="H18" s="5">
-[...4 lines deleted...]
-      <c r="B19" s="8" t="s">
+      <c r="H18" s="4">
+        <v>14535251.62319834</v>
+      </c>
+    </row>
+    <row r="19" spans="2:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B19" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="C19" s="5">
+      <c r="C19" s="4">
         <v>2810013.1026768074</v>
       </c>
-      <c r="D19" s="5">
+      <c r="D19" s="4">
         <v>1645418.4031724797</v>
       </c>
-      <c r="E19" s="5">
+      <c r="E19" s="4">
         <v>2137541.1921134926</v>
       </c>
-      <c r="F19" s="5">
+      <c r="F19" s="4">
         <v>736745.52557526005</v>
       </c>
-      <c r="G19" s="5">
+      <c r="G19" s="4">
         <v>152491.49977752002</v>
       </c>
-      <c r="H19" s="5">
-[...4 lines deleted...]
-      <c r="B20" s="11" t="s">
+      <c r="H19" s="4">
+        <v>3561780.2719249725</v>
+      </c>
+    </row>
+    <row r="20" spans="2:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B20" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="C20" s="11"/>
-[...6 lines deleted...]
-      <c r="B21" s="11" t="s">
+      <c r="C20" s="10"/>
+      <c r="D20" s="10"/>
+      <c r="E20" s="10"/>
+      <c r="F20" s="10"/>
+      <c r="G20" s="10"/>
+    </row>
+    <row r="21" spans="2:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B21" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="C21" s="11"/>
-[...16 lines deleted...]
-    <row r="35" s="1" customFormat="1" hidden="1" x14ac:dyDescent="0.45"/>
+      <c r="C21" s="10"/>
+      <c r="D21" s="10"/>
+      <c r="E21" s="10"/>
+      <c r="F21" s="10"/>
+      <c r="G21" s="10"/>
+    </row>
+    <row r="22" spans="2:8" x14ac:dyDescent="0.35">
+      <c r="B22" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C22" s="10"/>
+      <c r="D22" s="10"/>
+      <c r="E22" s="10"/>
+      <c r="F22" s="10"/>
+      <c r="G22" s="10"/>
+    </row>
+    <row r="23" spans="2:8" x14ac:dyDescent="0.35"/>
+    <row r="33" s="1" customFormat="1" hidden="1" x14ac:dyDescent="0.35"/>
+    <row r="34" s="1" customFormat="1" hidden="1" x14ac:dyDescent="0.35"/>
+    <row r="35" s="1" customFormat="1" hidden="1" x14ac:dyDescent="0.35"/>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="3">
     <mergeCell ref="B20:G20"/>
     <mergeCell ref="B21:G21"/>
+    <mergeCell ref="B22:G22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="51" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>PORTAFOLIO TES</vt:lpstr>
       <vt:lpstr>'PORTAFOLIO TES'!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministerio de Hacienda y Crèdito Pùblico</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Karen Nathalia Alfonso Castillo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3f58863d-b18f-495a-b538-b0c1f8318a5b_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3f58863d-b18f-495a-b538-b0c1f8318a5b_SetDate">
+    <vt:lpwstr>2026-05-19T02:52:57Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_3f58863d-b18f-495a-b538-b0c1f8318a5b_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_3f58863d-b18f-495a-b538-b0c1f8318a5b_Name">
+    <vt:lpwstr>Interna</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_3f58863d-b18f-495a-b538-b0c1f8318a5b_SiteId">
+    <vt:lpwstr>b4ea60d8-be49-40bc-98c4-18c43bfd721e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_3f58863d-b18f-495a-b538-b0c1f8318a5b_ActionId">
+    <vt:lpwstr>cc8ad34a-99b5-4256-adfb-040709352fd5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_3f58863d-b18f-495a-b538-b0c1f8318a5b_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_3f58863d-b18f-495a-b538-b0c1f8318a5b_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>