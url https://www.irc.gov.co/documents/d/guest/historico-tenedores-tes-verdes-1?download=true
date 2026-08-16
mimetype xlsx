--- v0 (2026-06-17)
+++ v1 (2026-08-16)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Datos_Usuario\Documentos\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ncall\OneDrive\Documents\2026 VACACIONES\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D646FFFF-EC96-40FA-82AC-34666762D460}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EE060AFD-28D5-4110-B511-8835262DB98E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Mayo2026" sheetId="3" r:id="rId1"/>
+    <sheet name="Julio2026" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Mayo2026!$A$1:$O$28</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Julio2026!$A$1:$O$28</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>ENTIDAD</t>
   </si>
@@ -903,121 +903,121 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9C0E984-D0DC-4539-933F-0ED9A1EB181B}">
   <sheetPr>
     <tabColor theme="3" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BF34"/>
+  <dimension ref="A1:BH34"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="40" zoomScaleNormal="40" zoomScaleSheetLayoutView="40" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="40" zoomScaleNormal="40" zoomScaleSheetLayoutView="40" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="27" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="120.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="13" width="28.7109375" style="2" customWidth="1"/>
     <col min="14" max="14" width="28.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="28.7109375" customWidth="1"/>
     <col min="16" max="38" width="28.7109375" style="1" customWidth="1"/>
     <col min="39" max="47" width="28.7109375" style="18" customWidth="1"/>
     <col min="48" max="48" width="29.5703125" style="18" customWidth="1"/>
     <col min="49" max="49" width="30.28515625" style="18" customWidth="1"/>
     <col min="50" max="50" width="31" style="18" customWidth="1"/>
     <col min="51" max="51" width="32.85546875" style="18" customWidth="1"/>
     <col min="52" max="52" width="34.7109375" style="18" customWidth="1"/>
     <col min="53" max="53" width="36.140625" style="18" customWidth="1"/>
     <col min="54" max="54" width="36.85546875" style="18" customWidth="1"/>
     <col min="55" max="55" width="38.28515625" style="18" customWidth="1"/>
     <col min="56" max="56" width="37.85546875" style="18" customWidth="1"/>
-    <col min="57" max="58" width="38.28515625" style="18" customWidth="1"/>
-    <col min="59" max="16384" width="11.42578125" style="18"/>
+    <col min="57" max="57" width="38.28515625" style="18" customWidth="1"/>
+    <col min="58" max="58" width="39" style="18" customWidth="1"/>
+    <col min="59" max="60" width="39.7109375" style="18" customWidth="1"/>
+    <col min="61" max="16384" width="11.42578125" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:60" x14ac:dyDescent="0.35">
       <c r="O1" s="1"/>
     </row>
-    <row r="2" spans="1:58" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:60" x14ac:dyDescent="0.35">
       <c r="O2" s="1"/>
     </row>
-    <row r="3" spans="1:58" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:60" x14ac:dyDescent="0.35">
       <c r="O3" s="1"/>
     </row>
-    <row r="4" spans="1:58" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:60" x14ac:dyDescent="0.35">
       <c r="O4" s="1"/>
     </row>
-    <row r="5" spans="1:58" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:60" x14ac:dyDescent="0.35">
       <c r="O5" s="1"/>
     </row>
-    <row r="6" spans="1:58" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:60" x14ac:dyDescent="0.35">
       <c r="O6" s="1"/>
     </row>
-    <row r="7" spans="1:58" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:60" x14ac:dyDescent="0.35">
       <c r="O7" s="1"/>
     </row>
-    <row r="8" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="O8" s="1"/>
     </row>
-    <row r="9" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="O9" s="1"/>
     </row>
-    <row r="10" spans="1:58" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:60" x14ac:dyDescent="0.3">
       <c r="A10" s="3"/>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="5"/>
       <c r="M10" s="4"/>
       <c r="O10" s="1"/>
     </row>
-    <row r="11" spans="1:58" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:60" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="12"/>
       <c r="I11" s="12"/>
       <c r="J11" s="12"/>
       <c r="K11" s="12"/>
       <c r="L11" s="12"/>
       <c r="M11" s="12"/>
       <c r="N11" s="12"/>
       <c r="O11" s="12"/>
       <c r="P11" s="12"/>
       <c r="Q11" s="12"/>
       <c r="R11" s="12"/>
       <c r="S11" s="12"/>
       <c r="T11" s="12"/>
       <c r="U11" s="12"/>
       <c r="V11" s="12"/>
       <c r="W11" s="12"/>
@@ -1034,52 +1034,54 @@
       <c r="AH11" s="12"/>
       <c r="AI11" s="12"/>
       <c r="AJ11" s="12"/>
       <c r="AK11" s="12"/>
       <c r="AL11" s="12"/>
       <c r="AM11" s="12"/>
       <c r="AN11" s="12"/>
       <c r="AO11" s="12"/>
       <c r="AP11" s="12"/>
       <c r="AQ11" s="12"/>
       <c r="AR11" s="12"/>
       <c r="AS11" s="12"/>
       <c r="AT11" s="12"/>
       <c r="AU11" s="12"/>
       <c r="AV11" s="12"/>
       <c r="AW11" s="12"/>
       <c r="AX11" s="12"/>
       <c r="AY11" s="12"/>
       <c r="AZ11" s="12"/>
       <c r="BA11" s="12"/>
       <c r="BB11" s="12"/>
       <c r="BC11" s="12"/>
       <c r="BD11" s="12"/>
       <c r="BE11" s="12"/>
       <c r="BF11" s="12"/>
+      <c r="BG11" s="12"/>
+      <c r="BH11" s="12"/>
     </row>
-    <row r="12" spans="1:58" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:60" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="23"/>
       <c r="B12" s="14">
         <v>44469</v>
       </c>
       <c r="C12" s="14">
         <v>44500</v>
       </c>
       <c r="D12" s="14">
         <v>44530</v>
       </c>
       <c r="E12" s="14">
         <v>44561</v>
       </c>
       <c r="F12" s="14">
         <v>44592</v>
       </c>
       <c r="G12" s="14">
         <v>44620</v>
       </c>
       <c r="H12" s="14">
         <v>44651</v>
       </c>
       <c r="I12" s="14">
         <v>44681</v>
       </c>
@@ -1208,52 +1210,58 @@
       </c>
       <c r="AY12" s="14">
         <v>45961</v>
       </c>
       <c r="AZ12" s="14">
         <v>45991</v>
       </c>
       <c r="BA12" s="14">
         <v>46022</v>
       </c>
       <c r="BB12" s="14">
         <v>46053</v>
       </c>
       <c r="BC12" s="14">
         <v>46081</v>
       </c>
       <c r="BD12" s="14">
         <v>46112</v>
       </c>
       <c r="BE12" s="14">
         <v>46142</v>
       </c>
       <c r="BF12" s="14">
         <v>46173</v>
       </c>
+      <c r="BG12" s="14">
+        <v>46203</v>
+      </c>
+      <c r="BH12" s="14">
+        <v>46234</v>
+      </c>
     </row>
-    <row r="13" spans="1:58" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:60" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A13" s="24"/>
       <c r="B13" s="15"/>
       <c r="C13" s="15"/>
       <c r="D13" s="15"/>
       <c r="E13" s="15"/>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15"/>
       <c r="I13" s="15"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15"/>
       <c r="L13" s="15"/>
       <c r="M13" s="15"/>
       <c r="N13" s="15"/>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
       <c r="R13" s="15"/>
       <c r="S13" s="15"/>
       <c r="T13" s="15"/>
       <c r="U13" s="15"/>
       <c r="V13" s="15"/>
       <c r="W13" s="15"/>
       <c r="X13" s="15"/>
       <c r="Y13" s="15"/>
@@ -1268,52 +1276,54 @@
       <c r="AH13" s="15"/>
       <c r="AI13" s="15"/>
       <c r="AJ13" s="15"/>
       <c r="AK13" s="15"/>
       <c r="AL13" s="13"/>
       <c r="AM13" s="13"/>
       <c r="AN13" s="13"/>
       <c r="AO13" s="13"/>
       <c r="AP13" s="13"/>
       <c r="AQ13" s="13"/>
       <c r="AR13" s="13"/>
       <c r="AS13" s="13"/>
       <c r="AT13" s="13"/>
       <c r="AU13" s="13"/>
       <c r="AV13" s="13"/>
       <c r="AW13" s="13"/>
       <c r="AX13" s="13"/>
       <c r="AY13" s="13"/>
       <c r="AZ13" s="13"/>
       <c r="BA13" s="13"/>
       <c r="BB13" s="13"/>
       <c r="BC13" s="13"/>
       <c r="BD13" s="13"/>
       <c r="BE13" s="13"/>
       <c r="BF13" s="13"/>
+      <c r="BG13" s="13"/>
+      <c r="BH13" s="13"/>
     </row>
-    <row r="14" spans="1:58" ht="53.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:60" ht="53.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A14" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B14" s="7">
         <v>456426</v>
       </c>
       <c r="C14" s="7">
         <v>480953.2</v>
       </c>
       <c r="D14" s="7">
         <v>265649.3</v>
       </c>
       <c r="E14" s="7">
         <v>211505.9</v>
       </c>
       <c r="F14" s="7">
         <v>203253.9</v>
       </c>
       <c r="G14" s="7">
         <v>181897.5</v>
       </c>
       <c r="H14" s="7">
         <v>194454.3</v>
       </c>
       <c r="I14" s="7">
@@ -1444,52 +1454,58 @@
       </c>
       <c r="AY14" s="7">
         <v>535648.5</v>
       </c>
       <c r="AZ14" s="7">
         <v>448535.2</v>
       </c>
       <c r="BA14" s="7">
         <v>515938.5</v>
       </c>
       <c r="BB14" s="7">
         <v>499842.8</v>
       </c>
       <c r="BC14" s="7">
         <v>457486.9</v>
       </c>
       <c r="BD14" s="7">
         <v>398522.9</v>
       </c>
       <c r="BE14" s="7">
         <v>420905.1</v>
       </c>
       <c r="BF14" s="7">
         <v>438089.3</v>
       </c>
+      <c r="BG14" s="7">
+        <v>341398.9</v>
+      </c>
+      <c r="BH14" s="7">
+        <v>330133.40000000002</v>
+      </c>
     </row>
-    <row r="15" spans="1:58" ht="53.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:60" ht="53.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="9">
         <v>42275.6</v>
       </c>
       <c r="C15" s="9">
         <v>557758.5</v>
       </c>
       <c r="D15" s="9">
         <v>792562.4</v>
       </c>
       <c r="E15" s="9">
         <v>901649.8</v>
       </c>
       <c r="F15" s="9">
         <v>909901.8</v>
       </c>
       <c r="G15" s="9">
         <v>916258.2</v>
       </c>
       <c r="H15" s="9">
         <v>885201.4</v>
       </c>
       <c r="I15" s="9">
@@ -1620,52 +1636,58 @@
       </c>
       <c r="AY15" s="9">
         <v>2272919.7000000002</v>
       </c>
       <c r="AZ15" s="9">
         <v>2288533</v>
       </c>
       <c r="BA15" s="9">
         <v>2216129.7000000002</v>
       </c>
       <c r="BB15" s="9">
         <v>2243745.4</v>
       </c>
       <c r="BC15" s="9">
         <v>2286101.2999999998</v>
       </c>
       <c r="BD15" s="9">
         <v>2342185.2999999998</v>
       </c>
       <c r="BE15" s="9">
         <v>2313111.7000000002</v>
       </c>
       <c r="BF15" s="9">
         <v>2314977.5</v>
       </c>
+      <c r="BG15" s="9">
+        <v>2365224.9</v>
+      </c>
+      <c r="BH15" s="9">
+        <v>2378590.4</v>
+      </c>
     </row>
-    <row r="16" spans="1:58" ht="53.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:60" ht="53.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="7">
         <v>85917.4</v>
       </c>
       <c r="C16" s="7">
         <v>136117.4</v>
       </c>
       <c r="D16" s="7">
         <v>126117.4</v>
       </c>
       <c r="E16" s="7">
         <v>76117.399999999994</v>
       </c>
       <c r="F16" s="7">
         <v>76117.399999999994</v>
       </c>
       <c r="G16" s="7">
         <v>76117.399999999994</v>
       </c>
       <c r="H16" s="7">
         <v>76117.399999999994</v>
       </c>
       <c r="I16" s="7">
@@ -1796,52 +1818,58 @@
       </c>
       <c r="AY16" s="7">
         <v>136341.4</v>
       </c>
       <c r="AZ16" s="7">
         <v>136341.4</v>
       </c>
       <c r="BA16" s="7">
         <v>136341.4</v>
       </c>
       <c r="BB16" s="7">
         <v>136341.4</v>
       </c>
       <c r="BC16" s="7">
         <v>136341.4</v>
       </c>
       <c r="BD16" s="7">
         <v>136341.4</v>
       </c>
       <c r="BE16" s="7">
         <v>136341.4</v>
       </c>
       <c r="BF16" s="7">
         <v>136341.4</v>
       </c>
+      <c r="BG16" s="7">
+        <v>136341.4</v>
+      </c>
+      <c r="BH16" s="7">
+        <v>136341.4</v>
+      </c>
     </row>
-    <row r="17" spans="1:58" ht="53.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:60" ht="53.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9">
         <v>50000</v>
       </c>
       <c r="C17" s="9">
         <v>105000</v>
       </c>
       <c r="D17" s="9">
         <v>105000</v>
       </c>
       <c r="E17" s="9">
         <v>100056</v>
       </c>
       <c r="F17" s="9">
         <v>100056</v>
       </c>
       <c r="G17" s="9">
         <v>100056</v>
       </c>
       <c r="H17" s="9">
         <v>99556</v>
       </c>
       <c r="I17" s="9">
@@ -1972,52 +2000,58 @@
       </c>
       <c r="AY17" s="9">
         <v>94527.4</v>
       </c>
       <c r="AZ17" s="9">
         <v>151400.5</v>
       </c>
       <c r="BA17" s="9">
         <v>144527.4</v>
       </c>
       <c r="BB17" s="9">
         <v>137027.4</v>
       </c>
       <c r="BC17" s="9">
         <v>112027.4</v>
       </c>
       <c r="BD17" s="9">
         <v>137027.4</v>
       </c>
       <c r="BE17" s="9">
         <v>137718.79999999999</v>
       </c>
       <c r="BF17" s="9">
         <v>117718.8</v>
       </c>
+      <c r="BG17" s="9">
+        <v>138161.79999999999</v>
+      </c>
+      <c r="BH17" s="9">
+        <v>72161.8</v>
+      </c>
     </row>
-    <row r="18" spans="1:58" ht="53.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:60" ht="53.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="7">
         <v>74000</v>
       </c>
       <c r="C18" s="7">
         <v>153000</v>
       </c>
       <c r="D18" s="7">
         <v>143500</v>
       </c>
       <c r="E18" s="7">
         <v>143500</v>
       </c>
       <c r="F18" s="7">
         <v>143500</v>
       </c>
       <c r="G18" s="7">
         <v>158500</v>
       </c>
       <c r="H18" s="7">
         <v>177500</v>
       </c>
       <c r="I18" s="7">
@@ -2148,52 +2182,58 @@
       </c>
       <c r="AY18" s="7">
         <v>1042032.4</v>
       </c>
       <c r="AZ18" s="7">
         <v>1056659.3</v>
       </c>
       <c r="BA18" s="7">
         <v>1068532.3999999999</v>
       </c>
       <c r="BB18" s="7">
         <v>1064512.3999999999</v>
       </c>
       <c r="BC18" s="7">
         <v>1089512.3999999999</v>
       </c>
       <c r="BD18" s="7">
         <v>1067392.3999999999</v>
       </c>
       <c r="BE18" s="7">
         <v>1073392.3999999999</v>
       </c>
       <c r="BF18" s="7">
         <v>1094342.3999999999</v>
       </c>
+      <c r="BG18" s="7">
+        <v>1120342.3999999999</v>
+      </c>
+      <c r="BH18" s="7">
+        <v>1184242.3999999999</v>
+      </c>
     </row>
-    <row r="19" spans="1:58" ht="53.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:60" ht="53.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9">
         <v>42500</v>
       </c>
       <c r="C19" s="9">
         <v>64500</v>
       </c>
       <c r="D19" s="9">
         <v>64500</v>
       </c>
       <c r="E19" s="9">
         <v>64500</v>
       </c>
       <c r="F19" s="9">
         <v>64500</v>
       </c>
       <c r="G19" s="9">
         <v>64500</v>
       </c>
       <c r="H19" s="9">
         <v>64500</v>
       </c>
       <c r="I19" s="9">
@@ -2324,52 +2364,58 @@
       </c>
       <c r="AY19" s="9">
         <v>196500</v>
       </c>
       <c r="AZ19" s="9">
         <v>196500</v>
       </c>
       <c r="BA19" s="9">
         <v>196500</v>
       </c>
       <c r="BB19" s="9">
         <v>196500</v>
       </c>
       <c r="BC19" s="9">
         <v>196500</v>
       </c>
       <c r="BD19" s="9">
         <v>196500</v>
       </c>
       <c r="BE19" s="9">
         <v>196500</v>
       </c>
       <c r="BF19" s="9">
         <v>176500</v>
       </c>
+      <c r="BG19" s="9">
+        <v>176500</v>
+      </c>
+      <c r="BH19" s="9">
+        <v>176500</v>
+      </c>
     </row>
-    <row r="20" spans="1:58" ht="55.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:60" ht="55.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A20" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B20" s="17">
         <v>751119</v>
       </c>
       <c r="C20" s="17">
         <v>1497329.0999999999</v>
       </c>
       <c r="D20" s="17">
         <v>1497329.0999999999</v>
       </c>
       <c r="E20" s="17">
         <v>1497329.0999999999</v>
       </c>
       <c r="F20" s="17">
         <v>1497329.0999999999</v>
       </c>
       <c r="G20" s="17">
         <v>1497329.0999999999</v>
       </c>
       <c r="H20" s="17">
         <v>1497329.0999999999</v>
       </c>
       <c r="I20" s="17">
@@ -2500,162 +2546,167 @@
       </c>
       <c r="AY20" s="17">
         <v>4277969.4000000004</v>
       </c>
       <c r="AZ20" s="17">
         <v>4277969.4000000004</v>
       </c>
       <c r="BA20" s="17">
         <v>4277969.4000000004</v>
       </c>
       <c r="BB20" s="17">
         <v>4277969.3999999994</v>
       </c>
       <c r="BC20" s="17">
         <v>4277969.3999999994</v>
       </c>
       <c r="BD20" s="17">
         <v>4277969.3999999994</v>
       </c>
       <c r="BE20" s="17">
         <v>4277969.4000000004</v>
       </c>
       <c r="BF20" s="17">
         <v>4277969.4000000004</v>
       </c>
+      <c r="BG20" s="17">
+        <v>4277969.4000000004</v>
+      </c>
+      <c r="BH20" s="17">
+        <v>4277969.4000000004</v>
+      </c>
     </row>
-    <row r="21" spans="1:58" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:60" x14ac:dyDescent="0.35">
       <c r="A21" s="10" t="s">
         <v>4</v>
       </c>
       <c r="R21" s="11"/>
       <c r="U21" s="11"/>
       <c r="V21" s="11"/>
       <c r="Z21" s="11"/>
       <c r="AE21" s="11"/>
       <c r="AH21" s="11"/>
       <c r="AI21" s="11"/>
       <c r="AJ21" s="11"/>
       <c r="AM21" s="19"/>
       <c r="AN21" s="19"/>
     </row>
-    <row r="22" spans="1:58" ht="21" customHeight="1" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:58" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:60" ht="21" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="23" spans="1:60" ht="21" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="24" spans="1:60" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AM24" s="22"/>
     </row>
-    <row r="25" spans="1:58" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:60" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AM25" s="21"/>
     </row>
-    <row r="26" spans="1:58" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:60" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="AM26" s="22"/>
     </row>
-    <row r="27" spans="1:58" ht="21" customHeight="1" x14ac:dyDescent="0.35"/>
-    <row r="28" spans="1:58" ht="21" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="27" spans="1:60" ht="21" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="28" spans="1:60" ht="21" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="34" spans="2:38" x14ac:dyDescent="0.35">
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="20"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="20"/>
       <c r="I34" s="20"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
       <c r="N34" s="20"/>
       <c r="O34" s="20"/>
       <c r="P34" s="20"/>
       <c r="Q34" s="20"/>
       <c r="R34" s="20"/>
       <c r="S34" s="20"/>
       <c r="T34" s="20"/>
       <c r="U34" s="20"/>
       <c r="V34" s="20"/>
       <c r="W34" s="20"/>
       <c r="X34" s="20"/>
       <c r="Y34" s="20"/>
       <c r="Z34" s="20"/>
       <c r="AA34" s="20"/>
       <c r="AB34" s="20"/>
       <c r="AC34" s="20"/>
       <c r="AD34" s="20"/>
       <c r="AE34" s="20"/>
       <c r="AF34" s="20"/>
       <c r="AG34" s="20"/>
       <c r="AH34" s="20"/>
       <c r="AI34" s="20"/>
       <c r="AJ34" s="20"/>
       <c r="AK34" s="20"/>
       <c r="AL34" s="20"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="cHR6xmxC12TksX/Rdz3orYqx3AtXYlFDa57ukL3JbtQ9SJktPvWeOc+DD6XK5kNQmzjqjeYH6uXhBCUszRs0WQ==" saltValue="K008FNeRImMlDBMrYQJFTg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A14:A19">
     <sortCondition ref="A14:A19"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="A11:A13"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="10" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="45" max="21" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Mayo2026</vt:lpstr>
-      <vt:lpstr>Mayo2026!Área_de_impresión</vt:lpstr>
+      <vt:lpstr>Julio2026</vt:lpstr>
+      <vt:lpstr>Julio2026!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Laura Isabel Rincon Torres</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_99250145-e870-4645-b500-839dad81cdfa_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_99250145-e870-4645-b500-839dad81cdfa_SetDate">