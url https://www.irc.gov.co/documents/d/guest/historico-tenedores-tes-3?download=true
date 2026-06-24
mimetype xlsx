--- v0 (2026-04-06)
+++ v1 (2026-06-24)
@@ -8,59 +8,59 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29628"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Datos_Usuario\Documentos\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{35FD1657-7055-445A-A22E-B209F7C771A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{272FAA8F-695C-43D7-9ED9-4653012A65B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Febrero 2026" sheetId="3" r:id="rId1"/>
+    <sheet name="Mayo 2026" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Febrero 2026'!$A$1:$O$10</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Mayo 2026'!$A$1:$O$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>ENTIDAD</t>
   </si>
@@ -255,51 +255,51 @@
         <color theme="0"/>
       </left>
       <right/>
       <top style="thick">
         <color theme="0"/>
       </top>
       <bottom style="thick">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thick">
         <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="15" fontId="3" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="15" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
@@ -307,50 +307,51 @@
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="17" fontId="4" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="17" fontId="4" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="15" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="3" fontId="2" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Millares" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
@@ -944,118 +945,124 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9C0E984-D0DC-4539-933F-0ED9A1EB181B}">
   <sheetPr>
     <tabColor theme="3" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:GM36"/>
+  <dimension ref="A1:GQ36"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="40" zoomScaleNormal="40" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A9" zoomScale="40" zoomScaleNormal="40" zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <selection activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="27" x14ac:dyDescent="0.5"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="27" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="120.81640625" style="1" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="196" max="16384" width="11.453125" style="17"/>
+    <col min="1" max="1" width="120.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="13" width="30.140625" style="2" customWidth="1"/>
+    <col min="14" max="14" width="30.140625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="30.140625" customWidth="1"/>
+    <col min="16" max="38" width="30.140625" style="1" customWidth="1"/>
+    <col min="39" max="186" width="30.140625" style="17" customWidth="1"/>
+    <col min="187" max="187" width="30.85546875" style="17" customWidth="1"/>
+    <col min="188" max="189" width="31.5703125" style="17" customWidth="1"/>
+    <col min="190" max="190" width="29.28515625" style="17" customWidth="1"/>
+    <col min="191" max="191" width="31.140625" style="17" customWidth="1"/>
+    <col min="192" max="192" width="31.5703125" style="17" customWidth="1"/>
+    <col min="193" max="193" width="32.28515625" style="17" customWidth="1"/>
+    <col min="194" max="194" width="33" style="17" customWidth="1"/>
+    <col min="195" max="195" width="34.140625" style="17" customWidth="1"/>
+    <col min="196" max="196" width="34.85546875" style="17" customWidth="1"/>
+    <col min="197" max="198" width="37" style="17" customWidth="1"/>
+    <col min="199" max="16384" width="11.42578125" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:195" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:199" x14ac:dyDescent="0.35">
       <c r="O1" s="1"/>
     </row>
-    <row r="2" spans="1:195" x14ac:dyDescent="0.5">
+    <row r="2" spans="1:199" x14ac:dyDescent="0.35">
       <c r="O2" s="1"/>
     </row>
-    <row r="3" spans="1:195" x14ac:dyDescent="0.5">
+    <row r="3" spans="1:199" x14ac:dyDescent="0.35">
       <c r="O3" s="1"/>
     </row>
-    <row r="4" spans="1:195" x14ac:dyDescent="0.5">
+    <row r="4" spans="1:199" x14ac:dyDescent="0.35">
       <c r="O4" s="1"/>
     </row>
-    <row r="5" spans="1:195" x14ac:dyDescent="0.5">
+    <row r="5" spans="1:199" x14ac:dyDescent="0.35">
       <c r="O5" s="1"/>
     </row>
-    <row r="6" spans="1:195" x14ac:dyDescent="0.5">
+    <row r="6" spans="1:199" x14ac:dyDescent="0.35">
       <c r="O6" s="1"/>
     </row>
-    <row r="7" spans="1:195" x14ac:dyDescent="0.5">
+    <row r="7" spans="1:199" x14ac:dyDescent="0.35">
       <c r="O7" s="1"/>
+      <c r="GP7" s="17">
+        <v>1000000</v>
+      </c>
     </row>
-    <row r="8" spans="1:195" ht="15" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="8" spans="1:199" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="O8" s="1"/>
     </row>
-    <row r="9" spans="1:195" ht="15" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="9" spans="1:199" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="O9" s="1"/>
     </row>
-    <row r="10" spans="1:195" x14ac:dyDescent="0.4">
+    <row r="10" spans="1:199" x14ac:dyDescent="0.3">
       <c r="A10" s="3"/>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="5"/>
       <c r="M10" s="4"/>
       <c r="O10" s="1"/>
     </row>
-    <row r="11" spans="1:195" x14ac:dyDescent="0.4">
+    <row r="11" spans="1:199" x14ac:dyDescent="0.3">
       <c r="A11" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="11"/>
       <c r="O11" s="11"/>
       <c r="P11" s="11"/>
       <c r="Q11" s="11"/>
       <c r="R11" s="11"/>
       <c r="S11" s="11"/>
       <c r="T11" s="11"/>
       <c r="U11" s="11"/>
       <c r="V11" s="11"/>
       <c r="W11" s="11"/>
@@ -1209,52 +1216,55 @@
       <c r="FO11" s="11"/>
       <c r="FP11" s="11"/>
       <c r="FQ11" s="11"/>
       <c r="FR11" s="11"/>
       <c r="FS11" s="12"/>
       <c r="FT11" s="12"/>
       <c r="FU11" s="12"/>
       <c r="FV11" s="12"/>
       <c r="FW11" s="12"/>
       <c r="FX11" s="12"/>
       <c r="FY11" s="12"/>
       <c r="FZ11" s="12"/>
       <c r="GA11" s="12"/>
       <c r="GB11" s="12"/>
       <c r="GC11" s="12"/>
       <c r="GD11" s="12"/>
       <c r="GE11" s="12"/>
       <c r="GF11" s="12"/>
       <c r="GG11" s="12"/>
       <c r="GH11" s="12"/>
       <c r="GI11" s="12"/>
       <c r="GJ11" s="12"/>
       <c r="GK11" s="12"/>
       <c r="GL11" s="12"/>
       <c r="GM11" s="12"/>
+      <c r="GN11" s="12"/>
+      <c r="GO11" s="12"/>
+      <c r="GP11" s="12"/>
     </row>
-    <row r="12" spans="1:195" x14ac:dyDescent="0.4">
+    <row r="12" spans="1:199" x14ac:dyDescent="0.3">
       <c r="A12" s="19"/>
       <c r="B12" s="13">
         <v>40179</v>
       </c>
       <c r="C12" s="13">
         <v>40210</v>
       </c>
       <c r="D12" s="13">
         <v>40238</v>
       </c>
       <c r="E12" s="13">
         <v>40269</v>
       </c>
       <c r="F12" s="13">
         <v>40299</v>
       </c>
       <c r="G12" s="13">
         <v>40330</v>
       </c>
       <c r="H12" s="13">
         <v>40360</v>
       </c>
       <c r="I12" s="13">
         <v>40391</v>
       </c>
@@ -1794,52 +1804,61 @@
       </c>
       <c r="GF12" s="13">
         <v>45869</v>
       </c>
       <c r="GG12" s="13">
         <v>45900</v>
       </c>
       <c r="GH12" s="13">
         <v>45930</v>
       </c>
       <c r="GI12" s="13">
         <v>45961</v>
       </c>
       <c r="GJ12" s="13">
         <v>45991</v>
       </c>
       <c r="GK12" s="13">
         <v>46022</v>
       </c>
       <c r="GL12" s="13">
         <v>46053</v>
       </c>
       <c r="GM12" s="13">
         <v>46081</v>
       </c>
+      <c r="GN12" s="13">
+        <v>46112</v>
+      </c>
+      <c r="GO12" s="13">
+        <v>46142</v>
+      </c>
+      <c r="GP12" s="13">
+        <v>46173</v>
+      </c>
     </row>
-    <row r="13" spans="1:195" ht="27.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:199" ht="27.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A13" s="20"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="14"/>
       <c r="E13" s="14"/>
       <c r="F13" s="14"/>
       <c r="G13" s="14"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
       <c r="N13" s="14"/>
       <c r="O13" s="14"/>
       <c r="P13" s="14"/>
       <c r="Q13" s="14"/>
       <c r="R13" s="14"/>
       <c r="S13" s="14"/>
       <c r="T13" s="14"/>
       <c r="U13" s="14"/>
       <c r="V13" s="14"/>
       <c r="W13" s="14"/>
       <c r="X13" s="14"/>
       <c r="Y13" s="14"/>
@@ -1991,52 +2010,55 @@
       <c r="FO13" s="14"/>
       <c r="FP13" s="14"/>
       <c r="FQ13" s="14"/>
       <c r="FR13" s="14"/>
       <c r="FS13" s="14"/>
       <c r="FT13" s="14"/>
       <c r="FU13" s="14"/>
       <c r="FV13" s="12"/>
       <c r="FW13" s="12"/>
       <c r="FX13" s="12"/>
       <c r="FY13" s="12"/>
       <c r="FZ13" s="12"/>
       <c r="GA13" s="12"/>
       <c r="GB13" s="12"/>
       <c r="GC13" s="12"/>
       <c r="GD13" s="12"/>
       <c r="GE13" s="12"/>
       <c r="GF13" s="12"/>
       <c r="GG13" s="12"/>
       <c r="GH13" s="12"/>
       <c r="GI13" s="12"/>
       <c r="GJ13" s="12"/>
       <c r="GK13" s="12"/>
       <c r="GL13" s="12"/>
       <c r="GM13" s="12"/>
+      <c r="GN13" s="12"/>
+      <c r="GO13" s="12"/>
+      <c r="GP13" s="12"/>
     </row>
-    <row r="14" spans="1:195" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="14" spans="1:199" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A14" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="7">
         <v>558247.16038535</v>
       </c>
       <c r="C14" s="7">
         <v>478369.07744934998</v>
       </c>
       <c r="D14" s="7">
         <v>529365.87944934994</v>
       </c>
       <c r="E14" s="7">
         <v>521204.63023334998</v>
       </c>
       <c r="F14" s="7">
         <v>614816.80356934993</v>
       </c>
       <c r="G14" s="7">
         <v>636669.43838934996</v>
       </c>
       <c r="H14" s="7">
         <v>599100.74172934995</v>
       </c>
       <c r="I14" s="7">
@@ -2578,52 +2600,62 @@
       </c>
       <c r="GF14" s="7">
         <v>1181308.1824459999</v>
       </c>
       <c r="GG14" s="7">
         <v>1400377.8481216999</v>
       </c>
       <c r="GH14" s="7">
         <v>1408603.7038558999</v>
       </c>
       <c r="GI14" s="7">
         <v>1452342.6938437</v>
       </c>
       <c r="GJ14" s="7">
         <v>1382171.3889174999</v>
       </c>
       <c r="GK14" s="7">
         <v>917381.02939409995</v>
       </c>
       <c r="GL14" s="7">
         <v>951614.14258319989</v>
       </c>
       <c r="GM14" s="7">
         <v>857154.24009159999</v>
       </c>
+      <c r="GN14" s="7">
+        <v>781336.06331640005</v>
+      </c>
+      <c r="GO14" s="7">
+        <v>893341.26243550004</v>
+      </c>
+      <c r="GP14" s="7">
+        <v>935422.79716830002</v>
+      </c>
+      <c r="GQ14" s="21"/>
     </row>
-    <row r="15" spans="1:195" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:199" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9">
         <v>3130359.9386129598</v>
       </c>
       <c r="C15" s="9">
         <v>2778934.9203063599</v>
       </c>
       <c r="D15" s="9">
         <v>2427394.1023383602</v>
       </c>
       <c r="E15" s="9">
         <v>1381994.9961774601</v>
       </c>
       <c r="F15" s="9">
         <v>1382410.9017246598</v>
       </c>
       <c r="G15" s="9">
         <v>1382724.7698386603</v>
       </c>
       <c r="H15" s="9">
         <v>1382847.4751691599</v>
       </c>
       <c r="I15" s="9">
@@ -3165,52 +3197,61 @@
       </c>
       <c r="GF15" s="9">
         <v>34667554.825112</v>
       </c>
       <c r="GG15" s="9">
         <v>34680424.024712399</v>
       </c>
       <c r="GH15" s="9">
         <v>37713369.379424796</v>
       </c>
       <c r="GI15" s="9">
         <v>40177788.001196399</v>
       </c>
       <c r="GJ15" s="9">
         <v>42714418.63081</v>
       </c>
       <c r="GK15" s="9">
         <v>43028140.055825204</v>
       </c>
       <c r="GL15" s="9">
         <v>43041505.557590395</v>
       </c>
       <c r="GM15" s="9">
         <v>43093879.200395204</v>
       </c>
+      <c r="GN15" s="9">
+        <v>40308868.198580794</v>
+      </c>
+      <c r="GO15" s="9">
+        <v>40380733.279105999</v>
+      </c>
+      <c r="GP15" s="9">
+        <v>41695167.5159676</v>
+      </c>
     </row>
-    <row r="16" spans="1:195" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:199" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B16" s="7">
         <v>22237736.559848048</v>
       </c>
       <c r="C16" s="7">
         <v>21827598.471055485</v>
       </c>
       <c r="D16" s="7">
         <v>23765466.496914603</v>
       </c>
       <c r="E16" s="7">
         <v>25486945.121056437</v>
       </c>
       <c r="F16" s="7">
         <v>25345071.447750114</v>
       </c>
       <c r="G16" s="7">
         <v>25464503.084331755</v>
       </c>
       <c r="H16" s="7">
         <v>26472310.137202311</v>
       </c>
       <c r="I16" s="7">
@@ -3752,52 +3793,61 @@
       </c>
       <c r="GF16" s="7">
         <v>112023076.23251</v>
       </c>
       <c r="GG16" s="7">
         <v>115811129.1843874</v>
       </c>
       <c r="GH16" s="7">
         <v>103970973.31165884</v>
       </c>
       <c r="GI16" s="7">
         <v>102895928.41192761</v>
       </c>
       <c r="GJ16" s="7">
         <v>111061519.87662999</v>
       </c>
       <c r="GK16" s="7">
         <v>108237523.03245723</v>
       </c>
       <c r="GL16" s="7">
         <v>104832203.44412</v>
       </c>
       <c r="GM16" s="7">
         <v>113139765.2291476</v>
       </c>
+      <c r="GN16" s="7">
+        <v>107825740.83345361</v>
+      </c>
+      <c r="GO16" s="7">
+        <v>112936780.341887</v>
+      </c>
+      <c r="GP16" s="7">
+        <v>118623096.39469372</v>
+      </c>
     </row>
-    <row r="17" spans="1:195" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9">
         <v>2192813.5341736726</v>
       </c>
       <c r="C17" s="9">
         <v>2054299.0014661001</v>
       </c>
       <c r="D17" s="9">
         <v>2114128.9899404524</v>
       </c>
       <c r="E17" s="9">
         <v>1994278.3633007822</v>
       </c>
       <c r="F17" s="9">
         <v>2365288.308643701</v>
       </c>
       <c r="G17" s="9">
         <v>2545762.1215579556</v>
       </c>
       <c r="H17" s="9">
         <v>2755212.073150591</v>
       </c>
       <c r="I17" s="9">
@@ -4339,52 +4389,61 @@
       </c>
       <c r="GF17" s="9">
         <v>17518623.792978</v>
       </c>
       <c r="GG17" s="9">
         <v>21380026.580317106</v>
       </c>
       <c r="GH17" s="9">
         <v>21473280.513833597</v>
       </c>
       <c r="GI17" s="9">
         <v>22866903.414732806</v>
       </c>
       <c r="GJ17" s="9">
         <v>22348962.941845</v>
       </c>
       <c r="GK17" s="9">
         <v>19820163.598155901</v>
       </c>
       <c r="GL17" s="9">
         <v>20262310.822602399</v>
       </c>
       <c r="GM17" s="9">
         <v>23195144.560035203</v>
       </c>
+      <c r="GN17" s="9">
+        <v>25012027.0077012</v>
+      </c>
+      <c r="GO17" s="9">
+        <v>29221774.1851115</v>
+      </c>
+      <c r="GP17" s="9">
+        <v>29934236.752572596</v>
+      </c>
     </row>
-    <row r="18" spans="1:195" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="18" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="7">
         <v>474221.22216113319</v>
       </c>
       <c r="C18" s="7">
         <v>433026.42606255872</v>
       </c>
       <c r="D18" s="7">
         <v>968871.88459384663</v>
       </c>
       <c r="E18" s="7">
         <v>1026264.2983432012</v>
       </c>
       <c r="F18" s="7">
         <v>936662.257010306</v>
       </c>
       <c r="G18" s="7">
         <v>1060458.307045182</v>
       </c>
       <c r="H18" s="7">
         <v>997554.81269779394</v>
       </c>
       <c r="I18" s="7">
@@ -4926,52 +4985,61 @@
       </c>
       <c r="GF18" s="7">
         <v>1006333.318316</v>
       </c>
       <c r="GG18" s="7">
         <v>1389428.5565409001</v>
       </c>
       <c r="GH18" s="7">
         <v>1696804.2454516001</v>
       </c>
       <c r="GI18" s="7">
         <v>2072442.1226367003</v>
       </c>
       <c r="GJ18" s="7">
         <v>1981451.0812649999</v>
       </c>
       <c r="GK18" s="7">
         <v>2063379.6255148996</v>
       </c>
       <c r="GL18" s="7">
         <v>2675081.2544071996</v>
       </c>
       <c r="GM18" s="7">
         <v>2257025.6585915997</v>
       </c>
+      <c r="GN18" s="7">
+        <v>2256593.0771832005</v>
+      </c>
+      <c r="GO18" s="7">
+        <v>2040165.9801165001</v>
+      </c>
+      <c r="GP18" s="7">
+        <v>2333205.7531844</v>
+      </c>
     </row>
-    <row r="19" spans="1:195" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="19" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="9">
         <v>274231.26799999998</v>
       </c>
       <c r="C19" s="9">
         <v>250990.046</v>
       </c>
       <c r="D19" s="9">
         <v>253435.48</v>
       </c>
       <c r="E19" s="9">
         <v>239127.08300000001</v>
       </c>
       <c r="F19" s="9">
         <v>290265.6875</v>
       </c>
       <c r="G19" s="9">
         <v>246719.30499999999</v>
       </c>
       <c r="H19" s="9">
         <v>262816.94</v>
       </c>
       <c r="I19" s="9">
@@ -5513,52 +5581,61 @@
       </c>
       <c r="GF19" s="9">
         <v>7223055.9699999997</v>
       </c>
       <c r="GG19" s="9">
         <v>7163563.7100279005</v>
       </c>
       <c r="GH19" s="9">
         <v>7048794.5554999998</v>
       </c>
       <c r="GI19" s="9">
         <v>6178900.0865000002</v>
       </c>
       <c r="GJ19" s="9">
         <v>6050939.0566250002</v>
       </c>
       <c r="GK19" s="9">
         <v>6573690.6209000004</v>
       </c>
       <c r="GL19" s="9">
         <v>6484650.3418399999</v>
       </c>
       <c r="GM19" s="9">
         <v>6599817.2415592</v>
       </c>
+      <c r="GN19" s="9">
+        <v>7200889.0826399997</v>
+      </c>
+      <c r="GO19" s="9">
+        <v>6784518.1600500001</v>
+      </c>
+      <c r="GP19" s="9">
+        <v>6918189.6965585994</v>
+      </c>
     </row>
-    <row r="20" spans="1:195" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="20" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="7">
         <v>8120726.0688963523</v>
       </c>
       <c r="C20" s="7">
         <v>8215329.4602744477</v>
       </c>
       <c r="D20" s="7">
         <v>8384060.1748085283</v>
       </c>
       <c r="E20" s="7">
         <v>8567720.5250225309</v>
       </c>
       <c r="F20" s="7">
         <v>8724399.0964515004</v>
       </c>
       <c r="G20" s="7">
         <v>8711972.1759856585</v>
       </c>
       <c r="H20" s="7">
         <v>8819567.1330770776</v>
       </c>
       <c r="I20" s="7">
@@ -6100,52 +6177,61 @@
       </c>
       <c r="GF20" s="7">
         <v>80146184.994302005</v>
       </c>
       <c r="GG20" s="7">
         <v>80977837.909635797</v>
       </c>
       <c r="GH20" s="7">
         <v>82330563.319555193</v>
       </c>
       <c r="GI20" s="7">
         <v>83623512.374645904</v>
       </c>
       <c r="GJ20" s="7">
         <v>84231980.645922497</v>
       </c>
       <c r="GK20" s="7">
         <v>84673120.523557007</v>
       </c>
       <c r="GL20" s="7">
         <v>84886866.37376079</v>
       </c>
       <c r="GM20" s="7">
         <v>86812995.980206013</v>
       </c>
+      <c r="GN20" s="7">
+        <v>89502322.594495982</v>
+      </c>
+      <c r="GO20" s="7">
+        <v>91310355.910531506</v>
+      </c>
+      <c r="GP20" s="7">
+        <v>92898057.379372999</v>
+      </c>
     </row>
-    <row r="21" spans="1:195" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="9">
         <v>36794.491999999998</v>
       </c>
       <c r="C21" s="9">
         <v>40320.584999999999</v>
       </c>
       <c r="D21" s="9">
         <v>43240.066500000001</v>
       </c>
       <c r="E21" s="9">
         <v>55130.368499999997</v>
       </c>
       <c r="F21" s="9">
         <v>64743.392500000002</v>
       </c>
       <c r="G21" s="9">
         <v>58492.652499999997</v>
       </c>
       <c r="H21" s="9">
         <v>53454.235000000001</v>
       </c>
       <c r="I21" s="9">
@@ -6687,52 +6773,61 @@
       </c>
       <c r="GF21" s="9">
         <v>0</v>
       </c>
       <c r="GG21" s="9">
         <v>0</v>
       </c>
       <c r="GH21" s="9">
         <v>0</v>
       </c>
       <c r="GI21" s="9">
         <v>0</v>
       </c>
       <c r="GJ21" s="9">
         <v>0</v>
       </c>
       <c r="GK21" s="9">
         <v>0</v>
       </c>
       <c r="GL21" s="9">
         <v>0</v>
       </c>
       <c r="GM21" s="9">
         <v>0</v>
       </c>
+      <c r="GN21" s="9">
+        <v>0</v>
+      </c>
+      <c r="GO21" s="9">
+        <v>0</v>
+      </c>
+      <c r="GP21" s="9">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="1:195" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="22" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="7">
         <v>1105210.7118938682</v>
       </c>
       <c r="C22" s="7">
         <v>1082646.1912571369</v>
       </c>
       <c r="D22" s="7">
         <v>1150926.9899536569</v>
       </c>
       <c r="E22" s="7">
         <v>1008385.0625013254</v>
       </c>
       <c r="F22" s="7">
         <v>1307317.5176202776</v>
       </c>
       <c r="G22" s="7">
         <v>1611760.6189622676</v>
       </c>
       <c r="H22" s="7">
         <v>1541930.2909603349</v>
       </c>
       <c r="I22" s="7">
@@ -7274,52 +7369,61 @@
       </c>
       <c r="GF22" s="7">
         <v>3779346.2150380001</v>
       </c>
       <c r="GG22" s="7">
         <v>3889339.4076962993</v>
       </c>
       <c r="GH22" s="7">
         <v>5010004.1077782996</v>
       </c>
       <c r="GI22" s="7">
         <v>4065402.7636518995</v>
       </c>
       <c r="GJ22" s="7">
         <v>2737355.6218400002</v>
       </c>
       <c r="GK22" s="7">
         <v>3857777.7807856998</v>
       </c>
       <c r="GL22" s="7">
         <v>4445756.6305215992</v>
       </c>
       <c r="GM22" s="7">
         <v>3961033.1405727998</v>
       </c>
+      <c r="GN22" s="7">
+        <v>4085309.2227163999</v>
+      </c>
+      <c r="GO22" s="7">
+        <v>5302972.7800885001</v>
+      </c>
+      <c r="GP22" s="7">
+        <v>4996515.1694295993</v>
+      </c>
     </row>
-    <row r="23" spans="1:195" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="23" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="9">
         <v>10702499.25337038</v>
       </c>
       <c r="C23" s="9">
         <v>10915069.93902858</v>
       </c>
       <c r="D23" s="9">
         <v>10650503.580398779</v>
       </c>
       <c r="E23" s="9">
         <v>11084935.31549928</v>
       </c>
       <c r="F23" s="9">
         <v>11187283.458045378</v>
       </c>
       <c r="G23" s="9">
         <v>11140136.21609238</v>
       </c>
       <c r="H23" s="9">
         <v>11426974.154328382</v>
       </c>
       <c r="I23" s="9">
@@ -7861,52 +7965,61 @@
       </c>
       <c r="GF23" s="9">
         <v>2246466.1530320002</v>
       </c>
       <c r="GG23" s="9">
         <v>2278233.9861964001</v>
       </c>
       <c r="GH23" s="9">
         <v>2453646.8574927999</v>
       </c>
       <c r="GI23" s="9">
         <v>1921982.4617203996</v>
       </c>
       <c r="GJ23" s="9">
         <v>1766168.6266600001</v>
       </c>
       <c r="GK23" s="9">
         <v>1341371.1165072001</v>
       </c>
       <c r="GL23" s="9">
         <v>1432521.3428543997</v>
       </c>
       <c r="GM23" s="9">
         <v>1441324.9627496002</v>
       </c>
+      <c r="GN23" s="9">
+        <v>1451116.3156983999</v>
+      </c>
+      <c r="GO23" s="9">
+        <v>1457467.028863</v>
+      </c>
+      <c r="GP23" s="9">
+        <v>1461777.6348598001</v>
+      </c>
     </row>
-    <row r="24" spans="1:195" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="24" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="7">
         <v>201192.2301712</v>
       </c>
       <c r="C24" s="7">
         <v>208124.08642519996</v>
       </c>
       <c r="D24" s="7">
         <v>200337.12161519998</v>
       </c>
       <c r="E24" s="7">
         <v>210850.58921439998</v>
       </c>
       <c r="F24" s="7">
         <v>235001.68723750001</v>
       </c>
       <c r="G24" s="7">
         <v>249095.55402849999</v>
       </c>
       <c r="H24" s="7">
         <v>256480.06698999999</v>
       </c>
       <c r="I24" s="7">
@@ -8448,52 +8561,61 @@
       </c>
       <c r="GF24" s="7">
         <v>724169.0416</v>
       </c>
       <c r="GG24" s="7">
         <v>722022.70067000005</v>
       </c>
       <c r="GH24" s="7">
         <v>766714.80521499994</v>
       </c>
       <c r="GI24" s="7">
         <v>792132.18693650002</v>
       </c>
       <c r="GJ24" s="7">
         <v>778085.33303750004</v>
       </c>
       <c r="GK24" s="7">
         <v>770240.40446949995</v>
       </c>
       <c r="GL24" s="7">
         <v>468743.04276400001</v>
       </c>
       <c r="GM24" s="7">
         <v>437410.13871799997</v>
       </c>
+      <c r="GN24" s="7">
+        <v>418066.03438199998</v>
+      </c>
+      <c r="GO24" s="7">
+        <v>427690.72767749999</v>
+      </c>
+      <c r="GP24" s="7">
+        <v>453671.80299150001</v>
+      </c>
     </row>
-    <row r="25" spans="1:195" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="25" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="9">
         <v>21778387.025339127</v>
       </c>
       <c r="C25" s="9">
         <v>21620999.00166291</v>
       </c>
       <c r="D25" s="9">
         <v>21509129.355260048</v>
       </c>
       <c r="E25" s="9">
         <v>21690740.013586335</v>
       </c>
       <c r="F25" s="9">
         <v>22088344.260951668</v>
       </c>
       <c r="G25" s="9">
         <v>22248812.573737588</v>
       </c>
       <c r="H25" s="9">
         <v>22434829.111760415</v>
       </c>
       <c r="I25" s="9">
@@ -9035,52 +9157,61 @@
       </c>
       <c r="GF25" s="9">
         <v>39466205.932662003</v>
       </c>
       <c r="GG25" s="9">
         <v>37491177.761324294</v>
       </c>
       <c r="GH25" s="9">
         <v>36743684.241046391</v>
       </c>
       <c r="GI25" s="9">
         <v>37380627.868286796</v>
       </c>
       <c r="GJ25" s="9">
         <v>37400768.482955001</v>
       </c>
       <c r="GK25" s="9">
         <v>38760643.954809502</v>
       </c>
       <c r="GL25" s="9">
         <v>38392315.921160787</v>
       </c>
       <c r="GM25" s="9">
         <v>38198786.624490395</v>
       </c>
+      <c r="GN25" s="9">
+        <v>37802595.198469602</v>
+      </c>
+      <c r="GO25" s="9">
+        <v>38196480.729283497</v>
+      </c>
+      <c r="GP25" s="9">
+        <v>38174752.409553707</v>
+      </c>
     </row>
-    <row r="26" spans="1:195" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="26" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="7">
         <v>1138472.4998744</v>
       </c>
       <c r="C26" s="7">
         <v>1162043.3110546002</v>
       </c>
       <c r="D26" s="7">
         <v>1042424.9651505999</v>
       </c>
       <c r="E26" s="7">
         <v>1088327.6452116</v>
       </c>
       <c r="F26" s="7">
         <v>1155874.4257380001</v>
       </c>
       <c r="G26" s="7">
         <v>1460543.710806</v>
       </c>
       <c r="H26" s="7">
         <v>1496847.9093352002</v>
       </c>
       <c r="I26" s="7">
@@ -9622,52 +9753,61 @@
       </c>
       <c r="GF26" s="7">
         <v>103949059.64702</v>
       </c>
       <c r="GG26" s="7">
         <v>107244551.3261352</v>
       </c>
       <c r="GH26" s="7">
         <v>138623759.64696041</v>
       </c>
       <c r="GI26" s="7">
         <v>136153495.10235119</v>
       </c>
       <c r="GJ26" s="7">
         <v>137516072.6945225</v>
       </c>
       <c r="GK26" s="7">
         <v>164104550.92613932</v>
       </c>
       <c r="GL26" s="7">
         <v>165346858.85738161</v>
       </c>
       <c r="GM26" s="7">
         <v>174157595.13062841</v>
       </c>
+      <c r="GN26" s="7">
+        <v>167643495.27908558</v>
+      </c>
+      <c r="GO26" s="7">
+        <v>154593317.99369499</v>
+      </c>
+      <c r="GP26" s="7">
+        <v>149881930.00161332</v>
+      </c>
     </row>
-    <row r="27" spans="1:195" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="27" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="9">
         <v>27789699.460153356</v>
       </c>
       <c r="C27" s="9">
         <v>28365199.452684954</v>
       </c>
       <c r="D27" s="9">
         <v>29609583.24759116</v>
       </c>
       <c r="E27" s="9">
         <v>30861685.694938377</v>
       </c>
       <c r="F27" s="9">
         <v>31814611.600149445</v>
       </c>
       <c r="G27" s="9">
         <v>32405509.72370863</v>
       </c>
       <c r="H27" s="9">
         <v>32807943.398893703</v>
       </c>
       <c r="I27" s="9">
@@ -10209,52 +10349,61 @@
       </c>
       <c r="GF27" s="9">
         <v>204997976.02642</v>
       </c>
       <c r="GG27" s="9">
         <v>205398929.76677853</v>
       </c>
       <c r="GH27" s="9">
         <v>207875075.80837274</v>
       </c>
       <c r="GI27" s="9">
         <v>204728461.56967703</v>
       </c>
       <c r="GJ27" s="9">
         <v>207343446.22338</v>
       </c>
       <c r="GK27" s="9">
         <v>206645380.46518946</v>
       </c>
       <c r="GL27" s="9">
         <v>208555970.39652959</v>
       </c>
       <c r="GM27" s="9">
         <v>214158280.43929601</v>
       </c>
+      <c r="GN27" s="9">
+        <v>219177573.9521988</v>
+      </c>
+      <c r="GO27" s="9">
+        <v>224374960.54522601</v>
+      </c>
+      <c r="GP27" s="9">
+        <v>231839939.74865612</v>
+      </c>
     </row>
-    <row r="28" spans="1:195" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="28" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A28" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="7">
         <v>2957641.9298656699</v>
       </c>
       <c r="C28" s="7">
         <v>2980616.4680424696</v>
       </c>
       <c r="D28" s="7">
         <v>2981619.1713064699</v>
       </c>
       <c r="E28" s="7">
         <v>3033832.9803196695</v>
       </c>
       <c r="F28" s="7">
         <v>3092383.00173407</v>
       </c>
       <c r="G28" s="7">
         <v>3148503.9088620697</v>
       </c>
       <c r="H28" s="7">
         <v>3361863.8259480698</v>
       </c>
       <c r="I28" s="7">
@@ -10796,52 +10945,61 @@
       </c>
       <c r="GF28" s="7">
         <v>3744056.5329700001</v>
       </c>
       <c r="GG28" s="7">
         <v>3707637.4329315</v>
       </c>
       <c r="GH28" s="7">
         <v>3735034.7981354999</v>
       </c>
       <c r="GI28" s="7">
         <v>3725605.7845943002</v>
       </c>
       <c r="GJ28" s="7">
         <v>3711179.7425325001</v>
       </c>
       <c r="GK28" s="7">
         <v>3897379.2821098999</v>
       </c>
       <c r="GL28" s="7">
         <v>3855774.4328248003</v>
       </c>
       <c r="GM28" s="7">
         <v>3930593.7572124</v>
       </c>
+      <c r="GN28" s="7">
+        <v>3962278.1520996001</v>
+      </c>
+      <c r="GO28" s="7">
+        <v>4064606.5581844999</v>
+      </c>
+      <c r="GP28" s="7">
+        <v>4115437.8599836999</v>
+      </c>
     </row>
-    <row r="29" spans="1:195" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="29" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="9">
         <v>8214271.3677418306</v>
       </c>
       <c r="C29" s="9">
         <v>8367343.1809320375</v>
       </c>
       <c r="D29" s="9">
         <v>8573907.9708589185</v>
       </c>
       <c r="E29" s="9">
         <v>8785921.2942995373</v>
       </c>
       <c r="F29" s="9">
         <v>9000208.8267427851</v>
       </c>
       <c r="G29" s="9">
         <v>9195928.6659030449</v>
       </c>
       <c r="H29" s="9">
         <v>9167877.8965552896</v>
       </c>
       <c r="I29" s="9">
@@ -11383,52 +11541,61 @@
       </c>
       <c r="GF29" s="9">
         <v>26436609.153822001</v>
       </c>
       <c r="GG29" s="9">
         <v>26920453.995216899</v>
       </c>
       <c r="GH29" s="9">
         <v>26179623.000482995</v>
       </c>
       <c r="GI29" s="9">
         <v>26141485.104869001</v>
       </c>
       <c r="GJ29" s="9">
         <v>27363174.290725</v>
       </c>
       <c r="GK29" s="9">
         <v>28049507.996667005</v>
       </c>
       <c r="GL29" s="9">
         <v>27734223.344976</v>
       </c>
       <c r="GM29" s="9">
         <v>28083533.760288004</v>
       </c>
+      <c r="GN29" s="9">
+        <v>28251645.791551996</v>
+      </c>
+      <c r="GO29" s="9">
+        <v>28231991.942639999</v>
+      </c>
+      <c r="GP29" s="9">
+        <v>28900480.077344</v>
+      </c>
     </row>
-    <row r="30" spans="1:195" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="30" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="7">
         <v>3145619.3772</v>
       </c>
       <c r="C30" s="7">
         <v>3615263.6247999999</v>
       </c>
       <c r="D30" s="7">
         <v>2570451.2248</v>
       </c>
       <c r="E30" s="7">
         <v>1691955.4191731999</v>
       </c>
       <c r="F30" s="7">
         <v>1691946.3791105</v>
       </c>
       <c r="G30" s="7">
         <v>1169153.6580884999</v>
       </c>
       <c r="H30" s="7">
         <v>1373096.228937</v>
       </c>
       <c r="I30" s="7">
@@ -11970,52 +12137,61 @@
       </c>
       <c r="GF30" s="7">
         <v>14784298.789782001</v>
       </c>
       <c r="GG30" s="7">
         <v>12244423.002618</v>
       </c>
       <c r="GH30" s="7">
         <v>9927231.5800480004</v>
       </c>
       <c r="GI30" s="7">
         <v>13972154.232249599</v>
       </c>
       <c r="GJ30" s="7">
         <v>12979333.8851825</v>
       </c>
       <c r="GK30" s="7">
         <v>3599288.7229727004</v>
       </c>
       <c r="GL30" s="7">
         <v>7214485.4758992</v>
       </c>
       <c r="GM30" s="7">
         <v>4012495.8138987999</v>
       </c>
+      <c r="GN30" s="7">
+        <v>5371581.2549411999</v>
+      </c>
+      <c r="GO30" s="7">
+        <v>2073483.0429644999</v>
+      </c>
+      <c r="GP30" s="7">
+        <v>2901173.5588717</v>
+      </c>
     </row>
-    <row r="31" spans="1:195" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="31" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="9">
         <v>39691.493609600009</v>
       </c>
       <c r="C31" s="9">
         <v>39176.626413800004</v>
       </c>
       <c r="D31" s="9">
         <v>38619.366413199998</v>
       </c>
       <c r="E31" s="9">
         <v>46958.462265900002</v>
       </c>
       <c r="F31" s="9">
         <v>60106.983397000004</v>
       </c>
       <c r="G31" s="9">
         <v>62185.096741000001</v>
       </c>
       <c r="H31" s="9">
         <v>54675.255621999997</v>
       </c>
       <c r="I31" s="9">
@@ -12557,52 +12733,61 @@
       </c>
       <c r="GF31" s="9">
         <v>109547.83198</v>
       </c>
       <c r="GG31" s="9">
         <v>122347.996921</v>
       </c>
       <c r="GH31" s="9">
         <v>140229.68881699999</v>
       </c>
       <c r="GI31" s="9">
         <v>153543.108381</v>
       </c>
       <c r="GJ31" s="9">
         <v>148877.926775</v>
       </c>
       <c r="GK31" s="9">
         <v>143981.01838299999</v>
       </c>
       <c r="GL31" s="9">
         <v>133710.63245599999</v>
       </c>
       <c r="GM31" s="9">
         <v>146125.95626800001</v>
       </c>
+      <c r="GN31" s="9">
+        <v>158653.29301200001</v>
+      </c>
+      <c r="GO31" s="9">
+        <v>162352.091965</v>
+      </c>
+      <c r="GP31" s="9">
+        <v>167128.53158899999</v>
+      </c>
     </row>
-    <row r="32" spans="1:195" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="32" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="7">
         <v>1473649.7099188799</v>
       </c>
       <c r="C32" s="7">
         <v>1298556.03450391</v>
       </c>
       <c r="D32" s="7">
         <v>1693784.3006870199</v>
       </c>
       <c r="E32" s="7">
         <v>1766957.15839456</v>
       </c>
       <c r="F32" s="7">
         <v>1591396.0700715301</v>
       </c>
       <c r="G32" s="7">
         <v>1737608.84044326</v>
       </c>
       <c r="H32" s="7">
         <v>1637046.7217923957</v>
       </c>
       <c r="I32" s="7">
@@ -13144,52 +13329,61 @@
       </c>
       <c r="GF32" s="7">
         <v>2621675.8835399998</v>
       </c>
       <c r="GG32" s="7">
         <v>2793848.5543217002</v>
       </c>
       <c r="GH32" s="7">
         <v>2926575.1246906002</v>
       </c>
       <c r="GI32" s="7">
         <v>3056056.9217419005</v>
       </c>
       <c r="GJ32" s="7">
         <v>3050110.6764374999</v>
       </c>
       <c r="GK32" s="7">
         <v>3205902.7617067997</v>
       </c>
       <c r="GL32" s="7">
         <v>3467408.0168480002</v>
       </c>
       <c r="GM32" s="7">
         <v>3554713.2991247997</v>
       </c>
+      <c r="GN32" s="7">
+        <v>3767536.0929379999</v>
+      </c>
+      <c r="GO32" s="7">
+        <v>4111045.3069580002</v>
+      </c>
+      <c r="GP32" s="7">
+        <v>4249747.6214284999</v>
+      </c>
     </row>
-    <row r="33" spans="1:195" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="33" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="9">
         <v>549838.77731768019</v>
       </c>
       <c r="C33" s="9">
         <v>547169.1654550198</v>
       </c>
       <c r="D33" s="9">
         <v>509536.40011201985</v>
       </c>
       <c r="E33" s="9">
         <v>544626.81167273002</v>
       </c>
       <c r="F33" s="9">
         <v>556305.39260164986</v>
       </c>
       <c r="G33" s="9">
         <v>628561.40966955002</v>
       </c>
       <c r="H33" s="9">
         <v>689878.05762510002</v>
       </c>
       <c r="I33" s="9">
@@ -13731,52 +13925,61 @@
       </c>
       <c r="GF33" s="9">
         <v>387596.89941999997</v>
       </c>
       <c r="GG33" s="9">
         <v>487664.19264899998</v>
       </c>
       <c r="GH33" s="9">
         <v>517754.62552300002</v>
       </c>
       <c r="GI33" s="9">
         <v>547037.7979755</v>
       </c>
       <c r="GJ33" s="9">
         <v>575035.20646250003</v>
       </c>
       <c r="GK33" s="9">
         <v>583306.06089550001</v>
       </c>
       <c r="GL33" s="9">
         <v>583729.44723599998</v>
       </c>
       <c r="GM33" s="9">
         <v>525271.39221800002</v>
       </c>
+      <c r="GN33" s="9">
+        <v>541629.51386199996</v>
+      </c>
+      <c r="GO33" s="9">
+        <v>546154.65782750002</v>
+      </c>
+      <c r="GP33" s="9">
+        <v>569907.74347400002</v>
+      </c>
     </row>
-    <row r="34" spans="1:195" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="34" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A34" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="7">
         <v>1085882.0361311999</v>
       </c>
       <c r="C34" s="7">
         <v>826286.50736839999</v>
       </c>
       <c r="D34" s="7">
         <v>828038.13230419997</v>
       </c>
       <c r="E34" s="7">
         <v>901455.92134589993</v>
       </c>
       <c r="F34" s="7">
         <v>926210.35879950004</v>
       </c>
       <c r="G34" s="7">
         <v>975054.65255650005</v>
       </c>
       <c r="H34" s="7">
         <v>1080998.943553</v>
       </c>
       <c r="I34" s="7">
@@ -14318,52 +14521,61 @@
       </c>
       <c r="GF34" s="7">
         <v>2173241.3489999999</v>
       </c>
       <c r="GG34" s="7">
         <v>2220720.0675499998</v>
       </c>
       <c r="GH34" s="7">
         <v>2293904.34235</v>
       </c>
       <c r="GI34" s="7">
         <v>2360771.6335499999</v>
       </c>
       <c r="GJ34" s="7">
         <v>2300675.4512499999</v>
       </c>
       <c r="GK34" s="7">
         <v>2369290.3041500002</v>
       </c>
       <c r="GL34" s="7">
         <v>2309239.4147999999</v>
       </c>
       <c r="GM34" s="7">
         <v>2337596.4334</v>
       </c>
+      <c r="GN34" s="7">
+        <v>2421362.1285999999</v>
+      </c>
+      <c r="GO34" s="7">
+        <v>2411312.3232499999</v>
+      </c>
+      <c r="GP34" s="7">
+        <v>2568837.1059500002</v>
+      </c>
     </row>
-    <row r="35" spans="1:195" ht="49.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
+    <row r="35" spans="1:198" ht="49.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A35" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B35" s="16">
         <v>117207186.11666474</v>
       </c>
       <c r="C35" s="16">
         <v>117107361.5772433</v>
       </c>
       <c r="D35" s="16">
         <v>119844824.90099643</v>
       </c>
       <c r="E35" s="16">
         <v>121989297.75405659</v>
       </c>
       <c r="F35" s="16">
         <v>124430647.85734895</v>
       </c>
       <c r="G35" s="16">
         <v>126140156.48424785</v>
       </c>
       <c r="H35" s="16">
         <v>128673305.41032717</v>
       </c>
       <c r="I35" s="16">
@@ -14905,97 +15117,106 @@
       </c>
       <c r="GF35" s="16">
         <v>659186386.77194989</v>
       </c>
       <c r="GG35" s="16">
         <v>668324138.0047518</v>
       </c>
       <c r="GH35" s="16">
         <v>692835627.65619278</v>
       </c>
       <c r="GI35" s="16">
         <v>694266573.64146829</v>
       </c>
       <c r="GJ35" s="16">
         <v>707441727.78377485</v>
       </c>
       <c r="GK35" s="16">
         <v>722642019.28058982</v>
       </c>
       <c r="GL35" s="16">
         <v>727074968.89315581</v>
       </c>
       <c r="GM35" s="16">
         <v>750900542.95889163</v>
       </c>
+      <c r="GN35" s="16">
+        <v>747940619.0869267</v>
+      </c>
+      <c r="GO35" s="16">
+        <v>749521504.84786093</v>
+      </c>
+      <c r="GP35" s="16">
+        <v>763618675.55526316</v>
+      </c>
     </row>
-    <row r="36" spans="1:195" x14ac:dyDescent="0.5">
+    <row r="36" spans="1:198" x14ac:dyDescent="0.35">
       <c r="A36" s="10" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="CqcJYqTv9BTvTeupllE67CVl5NlzwPPmUJULvOh0jmAo88x5AfFuJhcqjksn/Fk7qUM6mUsOuJf9/6ykPxSHyQ==" saltValue="QZTfunS/BZ/vLWTe7U/XBw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="lrFb2m4v/fIYTfGT7DYQ0IiwtpW/cHl/fcY90/q3MaVPlIsRU25kiH+Wd7Jebb/kEo3UBcm4FvHUkLoyB/epTQ==" saltValue="wgFStV0jUAHMRMTMOD6KYw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="A11:A13"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="10" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="24" max="21" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Febrero 2026</vt:lpstr>
-      <vt:lpstr>'Febrero 2026'!Área_de_impresión</vt:lpstr>
+      <vt:lpstr>Mayo 2026</vt:lpstr>
+      <vt:lpstr>'Mayo 2026'!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Laura Isabel Rincon Torres</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_99250145-e870-4645-b500-839dad81cdfa_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_99250145-e870-4645-b500-839dad81cdfa_SetDate">