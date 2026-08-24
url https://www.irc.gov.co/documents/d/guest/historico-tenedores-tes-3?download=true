--- v1 (2026-06-24)
+++ v2 (2026-08-24)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Datos_Usuario\Documentos\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ncall\OneDrive\Documents\2026 VACACIONES\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{272FAA8F-695C-43D7-9ED9-4653012A65B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CCDBD42D-2EB4-4DAD-9439-C58FA6D953BA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Mayo 2026" sheetId="3" r:id="rId1"/>
+    <sheet name="Julio 2026" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Mayo 2026'!$A$1:$O$10</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Julio 2026'!$A$1:$O$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>ENTIDAD</t>
   </si>
@@ -255,51 +255,51 @@
         <color theme="0"/>
       </left>
       <right/>
       <top style="thick">
         <color theme="0"/>
       </top>
       <bottom style="thick">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thick">
         <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="15" fontId="3" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="15" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
@@ -307,51 +307,50 @@
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="17" fontId="4" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="17" fontId="4" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="15" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Millares" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
@@ -945,124 +944,123 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9C0E984-D0DC-4539-933F-0ED9A1EB181B}">
   <sheetPr>
     <tabColor theme="3" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:GQ36"/>
+  <dimension ref="A1:GR36"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A9" zoomScale="40" zoomScaleNormal="40" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="F26" sqref="F26"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A25" zoomScale="40" zoomScaleNormal="40" zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <selection activeCell="D45" sqref="D45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="27" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="120.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="13" width="30.140625" style="2" customWidth="1"/>
     <col min="14" max="14" width="30.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="30.140625" customWidth="1"/>
     <col min="16" max="38" width="30.140625" style="1" customWidth="1"/>
     <col min="39" max="186" width="30.140625" style="17" customWidth="1"/>
     <col min="187" max="187" width="30.85546875" style="17" customWidth="1"/>
     <col min="188" max="189" width="31.5703125" style="17" customWidth="1"/>
     <col min="190" max="190" width="29.28515625" style="17" customWidth="1"/>
     <col min="191" max="191" width="31.140625" style="17" customWidth="1"/>
     <col min="192" max="192" width="31.5703125" style="17" customWidth="1"/>
     <col min="193" max="193" width="32.28515625" style="17" customWidth="1"/>
     <col min="194" max="194" width="33" style="17" customWidth="1"/>
     <col min="195" max="195" width="34.140625" style="17" customWidth="1"/>
     <col min="196" max="196" width="34.85546875" style="17" customWidth="1"/>
-    <col min="197" max="198" width="37" style="17" customWidth="1"/>
-    <col min="199" max="16384" width="11.42578125" style="17"/>
+    <col min="197" max="197" width="37" style="17" customWidth="1"/>
+    <col min="198" max="198" width="37.42578125" style="17" customWidth="1"/>
+    <col min="199" max="200" width="38.85546875" style="17" customWidth="1"/>
+    <col min="201" max="16384" width="11.42578125" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:199" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:200" x14ac:dyDescent="0.35">
       <c r="O1" s="1"/>
     </row>
-    <row r="2" spans="1:199" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:200" x14ac:dyDescent="0.35">
       <c r="O2" s="1"/>
     </row>
-    <row r="3" spans="1:199" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:200" x14ac:dyDescent="0.35">
       <c r="O3" s="1"/>
     </row>
-    <row r="4" spans="1:199" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:200" x14ac:dyDescent="0.35">
       <c r="O4" s="1"/>
     </row>
-    <row r="5" spans="1:199" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:200" x14ac:dyDescent="0.35">
       <c r="O5" s="1"/>
     </row>
-    <row r="6" spans="1:199" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:200" x14ac:dyDescent="0.35">
       <c r="O6" s="1"/>
     </row>
-    <row r="7" spans="1:199" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:200" x14ac:dyDescent="0.35">
       <c r="O7" s="1"/>
-      <c r="GP7" s="17">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="8" spans="1:199" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:200" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="O8" s="1"/>
     </row>
-    <row r="9" spans="1:199" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:200" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="O9" s="1"/>
     </row>
-    <row r="10" spans="1:199" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:200" x14ac:dyDescent="0.3">
       <c r="A10" s="3"/>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="5"/>
       <c r="M10" s="4"/>
       <c r="O10" s="1"/>
     </row>
-    <row r="11" spans="1:199" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:200" x14ac:dyDescent="0.3">
       <c r="A11" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="11"/>
       <c r="O11" s="11"/>
       <c r="P11" s="11"/>
       <c r="Q11" s="11"/>
       <c r="R11" s="11"/>
       <c r="S11" s="11"/>
       <c r="T11" s="11"/>
       <c r="U11" s="11"/>
       <c r="V11" s="11"/>
       <c r="W11" s="11"/>
@@ -1219,52 +1217,54 @@
       <c r="FR11" s="11"/>
       <c r="FS11" s="12"/>
       <c r="FT11" s="12"/>
       <c r="FU11" s="12"/>
       <c r="FV11" s="12"/>
       <c r="FW11" s="12"/>
       <c r="FX11" s="12"/>
       <c r="FY11" s="12"/>
       <c r="FZ11" s="12"/>
       <c r="GA11" s="12"/>
       <c r="GB11" s="12"/>
       <c r="GC11" s="12"/>
       <c r="GD11" s="12"/>
       <c r="GE11" s="12"/>
       <c r="GF11" s="12"/>
       <c r="GG11" s="12"/>
       <c r="GH11" s="12"/>
       <c r="GI11" s="12"/>
       <c r="GJ11" s="12"/>
       <c r="GK11" s="12"/>
       <c r="GL11" s="12"/>
       <c r="GM11" s="12"/>
       <c r="GN11" s="12"/>
       <c r="GO11" s="12"/>
       <c r="GP11" s="12"/>
+      <c r="GQ11" s="12"/>
+      <c r="GR11" s="12"/>
     </row>
-    <row r="12" spans="1:199" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:200" x14ac:dyDescent="0.3">
       <c r="A12" s="19"/>
       <c r="B12" s="13">
         <v>40179</v>
       </c>
       <c r="C12" s="13">
         <v>40210</v>
       </c>
       <c r="D12" s="13">
         <v>40238</v>
       </c>
       <c r="E12" s="13">
         <v>40269</v>
       </c>
       <c r="F12" s="13">
         <v>40299</v>
       </c>
       <c r="G12" s="13">
         <v>40330</v>
       </c>
       <c r="H12" s="13">
         <v>40360</v>
       </c>
       <c r="I12" s="13">
         <v>40391</v>
       </c>
@@ -1813,52 +1813,58 @@
       </c>
       <c r="GI12" s="13">
         <v>45961</v>
       </c>
       <c r="GJ12" s="13">
         <v>45991</v>
       </c>
       <c r="GK12" s="13">
         <v>46022</v>
       </c>
       <c r="GL12" s="13">
         <v>46053</v>
       </c>
       <c r="GM12" s="13">
         <v>46081</v>
       </c>
       <c r="GN12" s="13">
         <v>46112</v>
       </c>
       <c r="GO12" s="13">
         <v>46142</v>
       </c>
       <c r="GP12" s="13">
         <v>46173</v>
       </c>
+      <c r="GQ12" s="13">
+        <v>46203</v>
+      </c>
+      <c r="GR12" s="13">
+        <v>46234</v>
+      </c>
     </row>
-    <row r="13" spans="1:199" ht="27.75" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:200" ht="27.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A13" s="20"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="14"/>
       <c r="E13" s="14"/>
       <c r="F13" s="14"/>
       <c r="G13" s="14"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
       <c r="N13" s="14"/>
       <c r="O13" s="14"/>
       <c r="P13" s="14"/>
       <c r="Q13" s="14"/>
       <c r="R13" s="14"/>
       <c r="S13" s="14"/>
       <c r="T13" s="14"/>
       <c r="U13" s="14"/>
       <c r="V13" s="14"/>
       <c r="W13" s="14"/>
       <c r="X13" s="14"/>
       <c r="Y13" s="14"/>
@@ -2013,52 +2019,54 @@
       <c r="FR13" s="14"/>
       <c r="FS13" s="14"/>
       <c r="FT13" s="14"/>
       <c r="FU13" s="14"/>
       <c r="FV13" s="12"/>
       <c r="FW13" s="12"/>
       <c r="FX13" s="12"/>
       <c r="FY13" s="12"/>
       <c r="FZ13" s="12"/>
       <c r="GA13" s="12"/>
       <c r="GB13" s="12"/>
       <c r="GC13" s="12"/>
       <c r="GD13" s="12"/>
       <c r="GE13" s="12"/>
       <c r="GF13" s="12"/>
       <c r="GG13" s="12"/>
       <c r="GH13" s="12"/>
       <c r="GI13" s="12"/>
       <c r="GJ13" s="12"/>
       <c r="GK13" s="12"/>
       <c r="GL13" s="12"/>
       <c r="GM13" s="12"/>
       <c r="GN13" s="12"/>
       <c r="GO13" s="12"/>
       <c r="GP13" s="12"/>
+      <c r="GQ13" s="12"/>
+      <c r="GR13" s="12"/>
     </row>
-    <row r="14" spans="1:199" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:200" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A14" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="7">
         <v>558247.16038535</v>
       </c>
       <c r="C14" s="7">
         <v>478369.07744934998</v>
       </c>
       <c r="D14" s="7">
         <v>529365.87944934994</v>
       </c>
       <c r="E14" s="7">
         <v>521204.63023334998</v>
       </c>
       <c r="F14" s="7">
         <v>614816.80356934993</v>
       </c>
       <c r="G14" s="7">
         <v>636669.43838934996</v>
       </c>
       <c r="H14" s="7">
         <v>599100.74172934995</v>
       </c>
       <c r="I14" s="7">
@@ -2609,53 +2617,58 @@
       </c>
       <c r="GI14" s="7">
         <v>1452342.6938437</v>
       </c>
       <c r="GJ14" s="7">
         <v>1382171.3889174999</v>
       </c>
       <c r="GK14" s="7">
         <v>917381.02939409995</v>
       </c>
       <c r="GL14" s="7">
         <v>951614.14258319989</v>
       </c>
       <c r="GM14" s="7">
         <v>857154.24009159999</v>
       </c>
       <c r="GN14" s="7">
         <v>781336.06331640005</v>
       </c>
       <c r="GO14" s="7">
         <v>893341.26243550004</v>
       </c>
       <c r="GP14" s="7">
         <v>935422.79716830002</v>
       </c>
-      <c r="GQ14" s="21"/>
+      <c r="GQ14" s="7">
+        <v>1492670.2141219999</v>
+      </c>
+      <c r="GR14" s="7">
+        <v>1866878.5439104999</v>
+      </c>
     </row>
-    <row r="15" spans="1:199" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:200" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9">
         <v>3130359.9386129598</v>
       </c>
       <c r="C15" s="9">
         <v>2778934.9203063599</v>
       </c>
       <c r="D15" s="9">
         <v>2427394.1023383602</v>
       </c>
       <c r="E15" s="9">
         <v>1381994.9961774601</v>
       </c>
       <c r="F15" s="9">
         <v>1382410.9017246598</v>
       </c>
       <c r="G15" s="9">
         <v>1382724.7698386603</v>
       </c>
       <c r="H15" s="9">
         <v>1382847.4751691599</v>
       </c>
       <c r="I15" s="9">
@@ -3206,52 +3219,58 @@
       </c>
       <c r="GI15" s="9">
         <v>40177788.001196399</v>
       </c>
       <c r="GJ15" s="9">
         <v>42714418.63081</v>
       </c>
       <c r="GK15" s="9">
         <v>43028140.055825204</v>
       </c>
       <c r="GL15" s="9">
         <v>43041505.557590395</v>
       </c>
       <c r="GM15" s="9">
         <v>43093879.200395204</v>
       </c>
       <c r="GN15" s="9">
         <v>40308868.198580794</v>
       </c>
       <c r="GO15" s="9">
         <v>40380733.279105999</v>
       </c>
       <c r="GP15" s="9">
         <v>41695167.5159676</v>
       </c>
+      <c r="GQ15" s="9">
+        <v>43076736.439783998</v>
+      </c>
+      <c r="GR15" s="9">
+        <v>46914609.631056003</v>
+      </c>
     </row>
-    <row r="16" spans="1:199" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:200" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B16" s="7">
         <v>22237736.559848048</v>
       </c>
       <c r="C16" s="7">
         <v>21827598.471055485</v>
       </c>
       <c r="D16" s="7">
         <v>23765466.496914603</v>
       </c>
       <c r="E16" s="7">
         <v>25486945.121056437</v>
       </c>
       <c r="F16" s="7">
         <v>25345071.447750114</v>
       </c>
       <c r="G16" s="7">
         <v>25464503.084331755</v>
       </c>
       <c r="H16" s="7">
         <v>26472310.137202311</v>
       </c>
       <c r="I16" s="7">
@@ -3802,52 +3821,58 @@
       </c>
       <c r="GI16" s="7">
         <v>102895928.41192761</v>
       </c>
       <c r="GJ16" s="7">
         <v>111061519.87662999</v>
       </c>
       <c r="GK16" s="7">
         <v>108237523.03245723</v>
       </c>
       <c r="GL16" s="7">
         <v>104832203.44412</v>
       </c>
       <c r="GM16" s="7">
         <v>113139765.2291476</v>
       </c>
       <c r="GN16" s="7">
         <v>107825740.83345361</v>
       </c>
       <c r="GO16" s="7">
         <v>112936780.341887</v>
       </c>
       <c r="GP16" s="7">
         <v>118623096.39469372</v>
       </c>
+      <c r="GQ16" s="7">
+        <v>122174497.49398801</v>
+      </c>
+      <c r="GR16" s="7">
+        <v>123843843.2433885</v>
+      </c>
     </row>
-    <row r="17" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:200" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9">
         <v>2192813.5341736726</v>
       </c>
       <c r="C17" s="9">
         <v>2054299.0014661001</v>
       </c>
       <c r="D17" s="9">
         <v>2114128.9899404524</v>
       </c>
       <c r="E17" s="9">
         <v>1994278.3633007822</v>
       </c>
       <c r="F17" s="9">
         <v>2365288.308643701</v>
       </c>
       <c r="G17" s="9">
         <v>2545762.1215579556</v>
       </c>
       <c r="H17" s="9">
         <v>2755212.073150591</v>
       </c>
       <c r="I17" s="9">
@@ -4398,52 +4423,58 @@
       </c>
       <c r="GI17" s="9">
         <v>22866903.414732806</v>
       </c>
       <c r="GJ17" s="9">
         <v>22348962.941845</v>
       </c>
       <c r="GK17" s="9">
         <v>19820163.598155901</v>
       </c>
       <c r="GL17" s="9">
         <v>20262310.822602399</v>
       </c>
       <c r="GM17" s="9">
         <v>23195144.560035203</v>
       </c>
       <c r="GN17" s="9">
         <v>25012027.0077012</v>
       </c>
       <c r="GO17" s="9">
         <v>29221774.1851115</v>
       </c>
       <c r="GP17" s="9">
         <v>29934236.752572596</v>
       </c>
+      <c r="GQ17" s="9">
+        <v>28942259.991858002</v>
+      </c>
+      <c r="GR17" s="9">
+        <v>29627771.9929845</v>
+      </c>
     </row>
-    <row r="18" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:200" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="7">
         <v>474221.22216113319</v>
       </c>
       <c r="C18" s="7">
         <v>433026.42606255872</v>
       </c>
       <c r="D18" s="7">
         <v>968871.88459384663</v>
       </c>
       <c r="E18" s="7">
         <v>1026264.2983432012</v>
       </c>
       <c r="F18" s="7">
         <v>936662.257010306</v>
       </c>
       <c r="G18" s="7">
         <v>1060458.307045182</v>
       </c>
       <c r="H18" s="7">
         <v>997554.81269779394</v>
       </c>
       <c r="I18" s="7">
@@ -4994,52 +5025,58 @@
       </c>
       <c r="GI18" s="7">
         <v>2072442.1226367003</v>
       </c>
       <c r="GJ18" s="7">
         <v>1981451.0812649999</v>
       </c>
       <c r="GK18" s="7">
         <v>2063379.6255148996</v>
       </c>
       <c r="GL18" s="7">
         <v>2675081.2544071996</v>
       </c>
       <c r="GM18" s="7">
         <v>2257025.6585915997</v>
       </c>
       <c r="GN18" s="7">
         <v>2256593.0771832005</v>
       </c>
       <c r="GO18" s="7">
         <v>2040165.9801165001</v>
       </c>
       <c r="GP18" s="7">
         <v>2333205.7531844</v>
       </c>
+      <c r="GQ18" s="7">
+        <v>2883225.2435960001</v>
+      </c>
+      <c r="GR18" s="7">
+        <v>2260172.3573079999</v>
+      </c>
     </row>
-    <row r="19" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:200" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="9">
         <v>274231.26799999998</v>
       </c>
       <c r="C19" s="9">
         <v>250990.046</v>
       </c>
       <c r="D19" s="9">
         <v>253435.48</v>
       </c>
       <c r="E19" s="9">
         <v>239127.08300000001</v>
       </c>
       <c r="F19" s="9">
         <v>290265.6875</v>
       </c>
       <c r="G19" s="9">
         <v>246719.30499999999</v>
       </c>
       <c r="H19" s="9">
         <v>262816.94</v>
       </c>
       <c r="I19" s="9">
@@ -5590,52 +5627,58 @@
       </c>
       <c r="GI19" s="9">
         <v>6178900.0865000002</v>
       </c>
       <c r="GJ19" s="9">
         <v>6050939.0566250002</v>
       </c>
       <c r="GK19" s="9">
         <v>6573690.6209000004</v>
       </c>
       <c r="GL19" s="9">
         <v>6484650.3418399999</v>
       </c>
       <c r="GM19" s="9">
         <v>6599817.2415592</v>
       </c>
       <c r="GN19" s="9">
         <v>7200889.0826399997</v>
       </c>
       <c r="GO19" s="9">
         <v>6784518.1600500001</v>
       </c>
       <c r="GP19" s="9">
         <v>6918189.6965585994</v>
       </c>
+      <c r="GQ19" s="9">
+        <v>7102549.6182000004</v>
+      </c>
+      <c r="GR19" s="9">
+        <v>7244023.3575499998</v>
+      </c>
     </row>
-    <row r="20" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:200" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="7">
         <v>8120726.0688963523</v>
       </c>
       <c r="C20" s="7">
         <v>8215329.4602744477</v>
       </c>
       <c r="D20" s="7">
         <v>8384060.1748085283</v>
       </c>
       <c r="E20" s="7">
         <v>8567720.5250225309</v>
       </c>
       <c r="F20" s="7">
         <v>8724399.0964515004</v>
       </c>
       <c r="G20" s="7">
         <v>8711972.1759856585</v>
       </c>
       <c r="H20" s="7">
         <v>8819567.1330770776</v>
       </c>
       <c r="I20" s="7">
@@ -6186,52 +6229,58 @@
       </c>
       <c r="GI20" s="7">
         <v>83623512.374645904</v>
       </c>
       <c r="GJ20" s="7">
         <v>84231980.645922497</v>
       </c>
       <c r="GK20" s="7">
         <v>84673120.523557007</v>
       </c>
       <c r="GL20" s="7">
         <v>84886866.37376079</v>
       </c>
       <c r="GM20" s="7">
         <v>86812995.980206013</v>
       </c>
       <c r="GN20" s="7">
         <v>89502322.594495982</v>
       </c>
       <c r="GO20" s="7">
         <v>91310355.910531506</v>
       </c>
       <c r="GP20" s="7">
         <v>92898057.379372999</v>
       </c>
+      <c r="GQ20" s="7">
+        <v>94751126.021047994</v>
+      </c>
+      <c r="GR20" s="7">
+        <v>96383768.511213496</v>
+      </c>
     </row>
-    <row r="21" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:200" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="9">
         <v>36794.491999999998</v>
       </c>
       <c r="C21" s="9">
         <v>40320.584999999999</v>
       </c>
       <c r="D21" s="9">
         <v>43240.066500000001</v>
       </c>
       <c r="E21" s="9">
         <v>55130.368499999997</v>
       </c>
       <c r="F21" s="9">
         <v>64743.392500000002</v>
       </c>
       <c r="G21" s="9">
         <v>58492.652499999997</v>
       </c>
       <c r="H21" s="9">
         <v>53454.235000000001</v>
       </c>
       <c r="I21" s="9">
@@ -6782,52 +6831,58 @@
       </c>
       <c r="GI21" s="9">
         <v>0</v>
       </c>
       <c r="GJ21" s="9">
         <v>0</v>
       </c>
       <c r="GK21" s="9">
         <v>0</v>
       </c>
       <c r="GL21" s="9">
         <v>0</v>
       </c>
       <c r="GM21" s="9">
         <v>0</v>
       </c>
       <c r="GN21" s="9">
         <v>0</v>
       </c>
       <c r="GO21" s="9">
         <v>0</v>
       </c>
       <c r="GP21" s="9">
         <v>0</v>
       </c>
+      <c r="GQ21" s="9">
+        <v>0</v>
+      </c>
+      <c r="GR21" s="9">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:200" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="7">
         <v>1105210.7118938682</v>
       </c>
       <c r="C22" s="7">
         <v>1082646.1912571369</v>
       </c>
       <c r="D22" s="7">
         <v>1150926.9899536569</v>
       </c>
       <c r="E22" s="7">
         <v>1008385.0625013254</v>
       </c>
       <c r="F22" s="7">
         <v>1307317.5176202776</v>
       </c>
       <c r="G22" s="7">
         <v>1611760.6189622676</v>
       </c>
       <c r="H22" s="7">
         <v>1541930.2909603349</v>
       </c>
       <c r="I22" s="7">
@@ -7378,52 +7433,58 @@
       </c>
       <c r="GI22" s="7">
         <v>4065402.7636518995</v>
       </c>
       <c r="GJ22" s="7">
         <v>2737355.6218400002</v>
       </c>
       <c r="GK22" s="7">
         <v>3857777.7807856998</v>
       </c>
       <c r="GL22" s="7">
         <v>4445756.6305215992</v>
       </c>
       <c r="GM22" s="7">
         <v>3961033.1405727998</v>
       </c>
       <c r="GN22" s="7">
         <v>4085309.2227163999</v>
       </c>
       <c r="GO22" s="7">
         <v>5302972.7800885001</v>
       </c>
       <c r="GP22" s="7">
         <v>4996515.1694295993</v>
       </c>
+      <c r="GQ22" s="7">
+        <v>5995228.7292780001</v>
+      </c>
+      <c r="GR22" s="7">
+        <v>6959703.0933955004</v>
+      </c>
     </row>
-    <row r="23" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:200" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="9">
         <v>10702499.25337038</v>
       </c>
       <c r="C23" s="9">
         <v>10915069.93902858</v>
       </c>
       <c r="D23" s="9">
         <v>10650503.580398779</v>
       </c>
       <c r="E23" s="9">
         <v>11084935.31549928</v>
       </c>
       <c r="F23" s="9">
         <v>11187283.458045378</v>
       </c>
       <c r="G23" s="9">
         <v>11140136.21609238</v>
       </c>
       <c r="H23" s="9">
         <v>11426974.154328382</v>
       </c>
       <c r="I23" s="9">
@@ -7974,52 +8035,58 @@
       </c>
       <c r="GI23" s="9">
         <v>1921982.4617203996</v>
       </c>
       <c r="GJ23" s="9">
         <v>1766168.6266600001</v>
       </c>
       <c r="GK23" s="9">
         <v>1341371.1165072001</v>
       </c>
       <c r="GL23" s="9">
         <v>1432521.3428543997</v>
       </c>
       <c r="GM23" s="9">
         <v>1441324.9627496002</v>
       </c>
       <c r="GN23" s="9">
         <v>1451116.3156983999</v>
       </c>
       <c r="GO23" s="9">
         <v>1457467.028863</v>
       </c>
       <c r="GP23" s="9">
         <v>1461777.6348598001</v>
       </c>
+      <c r="GQ23" s="9">
+        <v>2604636.443732</v>
+      </c>
+      <c r="GR23" s="9">
+        <v>1464968.013213</v>
+      </c>
     </row>
-    <row r="24" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:200" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="7">
         <v>201192.2301712</v>
       </c>
       <c r="C24" s="7">
         <v>208124.08642519996</v>
       </c>
       <c r="D24" s="7">
         <v>200337.12161519998</v>
       </c>
       <c r="E24" s="7">
         <v>210850.58921439998</v>
       </c>
       <c r="F24" s="7">
         <v>235001.68723750001</v>
       </c>
       <c r="G24" s="7">
         <v>249095.55402849999</v>
       </c>
       <c r="H24" s="7">
         <v>256480.06698999999</v>
       </c>
       <c r="I24" s="7">
@@ -8570,52 +8637,58 @@
       </c>
       <c r="GI24" s="7">
         <v>792132.18693650002</v>
       </c>
       <c r="GJ24" s="7">
         <v>778085.33303750004</v>
       </c>
       <c r="GK24" s="7">
         <v>770240.40446949995</v>
       </c>
       <c r="GL24" s="7">
         <v>468743.04276400001</v>
       </c>
       <c r="GM24" s="7">
         <v>437410.13871799997</v>
       </c>
       <c r="GN24" s="7">
         <v>418066.03438199998</v>
       </c>
       <c r="GO24" s="7">
         <v>427690.72767749999</v>
       </c>
       <c r="GP24" s="7">
         <v>453671.80299150001</v>
       </c>
+      <c r="GQ24" s="7">
+        <v>434848.02161</v>
+      </c>
+      <c r="GR24" s="7">
+        <v>320572.57410249999</v>
+      </c>
     </row>
-    <row r="25" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:200" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="9">
         <v>21778387.025339127</v>
       </c>
       <c r="C25" s="9">
         <v>21620999.00166291</v>
       </c>
       <c r="D25" s="9">
         <v>21509129.355260048</v>
       </c>
       <c r="E25" s="9">
         <v>21690740.013586335</v>
       </c>
       <c r="F25" s="9">
         <v>22088344.260951668</v>
       </c>
       <c r="G25" s="9">
         <v>22248812.573737588</v>
       </c>
       <c r="H25" s="9">
         <v>22434829.111760415</v>
       </c>
       <c r="I25" s="9">
@@ -9166,52 +9239,58 @@
       </c>
       <c r="GI25" s="9">
         <v>37380627.868286796</v>
       </c>
       <c r="GJ25" s="9">
         <v>37400768.482955001</v>
       </c>
       <c r="GK25" s="9">
         <v>38760643.954809502</v>
       </c>
       <c r="GL25" s="9">
         <v>38392315.921160787</v>
       </c>
       <c r="GM25" s="9">
         <v>38198786.624490395</v>
       </c>
       <c r="GN25" s="9">
         <v>37802595.198469602</v>
       </c>
       <c r="GO25" s="9">
         <v>38196480.729283497</v>
       </c>
       <c r="GP25" s="9">
         <v>38174752.409553707</v>
       </c>
+      <c r="GQ25" s="9">
+        <v>37085864.928967997</v>
+      </c>
+      <c r="GR25" s="9">
+        <v>36887750.0693755</v>
+      </c>
     </row>
-    <row r="26" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:200" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="7">
         <v>1138472.4998744</v>
       </c>
       <c r="C26" s="7">
         <v>1162043.3110546002</v>
       </c>
       <c r="D26" s="7">
         <v>1042424.9651505999</v>
       </c>
       <c r="E26" s="7">
         <v>1088327.6452116</v>
       </c>
       <c r="F26" s="7">
         <v>1155874.4257380001</v>
       </c>
       <c r="G26" s="7">
         <v>1460543.710806</v>
       </c>
       <c r="H26" s="7">
         <v>1496847.9093352002</v>
       </c>
       <c r="I26" s="7">
@@ -9762,52 +9841,58 @@
       </c>
       <c r="GI26" s="7">
         <v>136153495.10235119</v>
       </c>
       <c r="GJ26" s="7">
         <v>137516072.6945225</v>
       </c>
       <c r="GK26" s="7">
         <v>164104550.92613932</v>
       </c>
       <c r="GL26" s="7">
         <v>165346858.85738161</v>
       </c>
       <c r="GM26" s="7">
         <v>174157595.13062841</v>
       </c>
       <c r="GN26" s="7">
         <v>167643495.27908558</v>
       </c>
       <c r="GO26" s="7">
         <v>154593317.99369499</v>
       </c>
       <c r="GP26" s="7">
         <v>149881930.00161332</v>
       </c>
+      <c r="GQ26" s="7">
+        <v>154511512.760672</v>
+      </c>
+      <c r="GR26" s="7">
+        <v>152766898.78946349</v>
+      </c>
     </row>
-    <row r="27" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:200" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="9">
         <v>27789699.460153356</v>
       </c>
       <c r="C27" s="9">
         <v>28365199.452684954</v>
       </c>
       <c r="D27" s="9">
         <v>29609583.24759116</v>
       </c>
       <c r="E27" s="9">
         <v>30861685.694938377</v>
       </c>
       <c r="F27" s="9">
         <v>31814611.600149445</v>
       </c>
       <c r="G27" s="9">
         <v>32405509.72370863</v>
       </c>
       <c r="H27" s="9">
         <v>32807943.398893703</v>
       </c>
       <c r="I27" s="9">
@@ -10358,52 +10443,58 @@
       </c>
       <c r="GI27" s="9">
         <v>204728461.56967703</v>
       </c>
       <c r="GJ27" s="9">
         <v>207343446.22338</v>
       </c>
       <c r="GK27" s="9">
         <v>206645380.46518946</v>
       </c>
       <c r="GL27" s="9">
         <v>208555970.39652959</v>
       </c>
       <c r="GM27" s="9">
         <v>214158280.43929601</v>
       </c>
       <c r="GN27" s="9">
         <v>219177573.9521988</v>
       </c>
       <c r="GO27" s="9">
         <v>224374960.54522601</v>
       </c>
       <c r="GP27" s="9">
         <v>231839939.74865612</v>
       </c>
+      <c r="GQ27" s="9">
+        <v>237829821.07126001</v>
+      </c>
+      <c r="GR27" s="9">
+        <v>244096265.77691099</v>
+      </c>
     </row>
-    <row r="28" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:200" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A28" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="7">
         <v>2957641.9298656699</v>
       </c>
       <c r="C28" s="7">
         <v>2980616.4680424696</v>
       </c>
       <c r="D28" s="7">
         <v>2981619.1713064699</v>
       </c>
       <c r="E28" s="7">
         <v>3033832.9803196695</v>
       </c>
       <c r="F28" s="7">
         <v>3092383.00173407</v>
       </c>
       <c r="G28" s="7">
         <v>3148503.9088620697</v>
       </c>
       <c r="H28" s="7">
         <v>3361863.8259480698</v>
       </c>
       <c r="I28" s="7">
@@ -10954,52 +11045,58 @@
       </c>
       <c r="GI28" s="7">
         <v>3725605.7845943002</v>
       </c>
       <c r="GJ28" s="7">
         <v>3711179.7425325001</v>
       </c>
       <c r="GK28" s="7">
         <v>3897379.2821098999</v>
       </c>
       <c r="GL28" s="7">
         <v>3855774.4328248003</v>
       </c>
       <c r="GM28" s="7">
         <v>3930593.7572124</v>
       </c>
       <c r="GN28" s="7">
         <v>3962278.1520996001</v>
       </c>
       <c r="GO28" s="7">
         <v>4064606.5581844999</v>
       </c>
       <c r="GP28" s="7">
         <v>4115437.8599836999</v>
       </c>
+      <c r="GQ28" s="7">
+        <v>4169218.9565579998</v>
+      </c>
+      <c r="GR28" s="7">
+        <v>3925882.7884594998</v>
+      </c>
     </row>
-    <row r="29" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:200" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="9">
         <v>8214271.3677418306</v>
       </c>
       <c r="C29" s="9">
         <v>8367343.1809320375</v>
       </c>
       <c r="D29" s="9">
         <v>8573907.9708589185</v>
       </c>
       <c r="E29" s="9">
         <v>8785921.2942995373</v>
       </c>
       <c r="F29" s="9">
         <v>9000208.8267427851</v>
       </c>
       <c r="G29" s="9">
         <v>9195928.6659030449</v>
       </c>
       <c r="H29" s="9">
         <v>9167877.8965552896</v>
       </c>
       <c r="I29" s="9">
@@ -11550,52 +11647,58 @@
       </c>
       <c r="GI29" s="9">
         <v>26141485.104869001</v>
       </c>
       <c r="GJ29" s="9">
         <v>27363174.290725</v>
       </c>
       <c r="GK29" s="9">
         <v>28049507.996667005</v>
       </c>
       <c r="GL29" s="9">
         <v>27734223.344976</v>
       </c>
       <c r="GM29" s="9">
         <v>28083533.760288004</v>
       </c>
       <c r="GN29" s="9">
         <v>28251645.791551996</v>
       </c>
       <c r="GO29" s="9">
         <v>28231991.942639999</v>
       </c>
       <c r="GP29" s="9">
         <v>28900480.077344</v>
       </c>
+      <c r="GQ29" s="9">
+        <v>28773880.914016001</v>
+      </c>
+      <c r="GR29" s="9">
+        <v>27787742.5863485</v>
+      </c>
     </row>
-    <row r="30" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:200" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="7">
         <v>3145619.3772</v>
       </c>
       <c r="C30" s="7">
         <v>3615263.6247999999</v>
       </c>
       <c r="D30" s="7">
         <v>2570451.2248</v>
       </c>
       <c r="E30" s="7">
         <v>1691955.4191731999</v>
       </c>
       <c r="F30" s="7">
         <v>1691946.3791105</v>
       </c>
       <c r="G30" s="7">
         <v>1169153.6580884999</v>
       </c>
       <c r="H30" s="7">
         <v>1373096.228937</v>
       </c>
       <c r="I30" s="7">
@@ -12146,52 +12249,58 @@
       </c>
       <c r="GI30" s="7">
         <v>13972154.232249599</v>
       </c>
       <c r="GJ30" s="7">
         <v>12979333.8851825</v>
       </c>
       <c r="GK30" s="7">
         <v>3599288.7229727004</v>
       </c>
       <c r="GL30" s="7">
         <v>7214485.4758992</v>
       </c>
       <c r="GM30" s="7">
         <v>4012495.8138987999</v>
       </c>
       <c r="GN30" s="7">
         <v>5371581.2549411999</v>
       </c>
       <c r="GO30" s="7">
         <v>2073483.0429644999</v>
       </c>
       <c r="GP30" s="7">
         <v>2901173.5588717</v>
       </c>
+      <c r="GQ30" s="7">
+        <v>1916822.5232619999</v>
+      </c>
+      <c r="GR30" s="7">
+        <v>8347359.5891054999</v>
+      </c>
     </row>
-    <row r="31" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:200" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="9">
         <v>39691.493609600009</v>
       </c>
       <c r="C31" s="9">
         <v>39176.626413800004</v>
       </c>
       <c r="D31" s="9">
         <v>38619.366413199998</v>
       </c>
       <c r="E31" s="9">
         <v>46958.462265900002</v>
       </c>
       <c r="F31" s="9">
         <v>60106.983397000004</v>
       </c>
       <c r="G31" s="9">
         <v>62185.096741000001</v>
       </c>
       <c r="H31" s="9">
         <v>54675.255621999997</v>
       </c>
       <c r="I31" s="9">
@@ -12742,52 +12851,58 @@
       </c>
       <c r="GI31" s="9">
         <v>153543.108381</v>
       </c>
       <c r="GJ31" s="9">
         <v>148877.926775</v>
       </c>
       <c r="GK31" s="9">
         <v>143981.01838299999</v>
       </c>
       <c r="GL31" s="9">
         <v>133710.63245599999</v>
       </c>
       <c r="GM31" s="9">
         <v>146125.95626800001</v>
       </c>
       <c r="GN31" s="9">
         <v>158653.29301200001</v>
       </c>
       <c r="GO31" s="9">
         <v>162352.091965</v>
       </c>
       <c r="GP31" s="9">
         <v>167128.53158899999</v>
       </c>
+      <c r="GQ31" s="9">
+        <v>160378.39116</v>
+      </c>
+      <c r="GR31" s="9">
+        <v>160312.67113999999</v>
+      </c>
     </row>
-    <row r="32" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:200" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="7">
         <v>1473649.7099188799</v>
       </c>
       <c r="C32" s="7">
         <v>1298556.03450391</v>
       </c>
       <c r="D32" s="7">
         <v>1693784.3006870199</v>
       </c>
       <c r="E32" s="7">
         <v>1766957.15839456</v>
       </c>
       <c r="F32" s="7">
         <v>1591396.0700715301</v>
       </c>
       <c r="G32" s="7">
         <v>1737608.84044326</v>
       </c>
       <c r="H32" s="7">
         <v>1637046.7217923957</v>
       </c>
       <c r="I32" s="7">
@@ -13338,52 +13453,58 @@
       </c>
       <c r="GI32" s="7">
         <v>3056056.9217419005</v>
       </c>
       <c r="GJ32" s="7">
         <v>3050110.6764374999</v>
       </c>
       <c r="GK32" s="7">
         <v>3205902.7617067997</v>
       </c>
       <c r="GL32" s="7">
         <v>3467408.0168480002</v>
       </c>
       <c r="GM32" s="7">
         <v>3554713.2991247997</v>
       </c>
       <c r="GN32" s="7">
         <v>3767536.0929379999</v>
       </c>
       <c r="GO32" s="7">
         <v>4111045.3069580002</v>
       </c>
       <c r="GP32" s="7">
         <v>4249747.6214284999</v>
       </c>
+      <c r="GQ32" s="7">
+        <v>4156826.5606539999</v>
+      </c>
+      <c r="GR32" s="7">
+        <v>4079571.4280309998</v>
+      </c>
     </row>
-    <row r="33" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:200" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="9">
         <v>549838.77731768019</v>
       </c>
       <c r="C33" s="9">
         <v>547169.1654550198</v>
       </c>
       <c r="D33" s="9">
         <v>509536.40011201985</v>
       </c>
       <c r="E33" s="9">
         <v>544626.81167273002</v>
       </c>
       <c r="F33" s="9">
         <v>556305.39260164986</v>
       </c>
       <c r="G33" s="9">
         <v>628561.40966955002</v>
       </c>
       <c r="H33" s="9">
         <v>689878.05762510002</v>
       </c>
       <c r="I33" s="9">
@@ -13934,52 +14055,58 @@
       </c>
       <c r="GI33" s="9">
         <v>547037.7979755</v>
       </c>
       <c r="GJ33" s="9">
         <v>575035.20646250003</v>
       </c>
       <c r="GK33" s="9">
         <v>583306.06089550001</v>
       </c>
       <c r="GL33" s="9">
         <v>583729.44723599998</v>
       </c>
       <c r="GM33" s="9">
         <v>525271.39221800002</v>
       </c>
       <c r="GN33" s="9">
         <v>541629.51386199996</v>
       </c>
       <c r="GO33" s="9">
         <v>546154.65782750002</v>
       </c>
       <c r="GP33" s="9">
         <v>569907.74347400002</v>
       </c>
+      <c r="GQ33" s="9">
+        <v>535066.83394000004</v>
+      </c>
+      <c r="GR33" s="9">
+        <v>526511.50275650003</v>
+      </c>
     </row>
-    <row r="34" spans="1:198" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:200" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A34" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="7">
         <v>1085882.0361311999</v>
       </c>
       <c r="C34" s="7">
         <v>826286.50736839999</v>
       </c>
       <c r="D34" s="7">
         <v>828038.13230419997</v>
       </c>
       <c r="E34" s="7">
         <v>901455.92134589993</v>
       </c>
       <c r="F34" s="7">
         <v>926210.35879950004</v>
       </c>
       <c r="G34" s="7">
         <v>975054.65255650005</v>
       </c>
       <c r="H34" s="7">
         <v>1080998.943553</v>
       </c>
       <c r="I34" s="7">
@@ -14530,52 +14657,58 @@
       </c>
       <c r="GI34" s="7">
         <v>2360771.6335499999</v>
       </c>
       <c r="GJ34" s="7">
         <v>2300675.4512499999</v>
       </c>
       <c r="GK34" s="7">
         <v>2369290.3041500002</v>
       </c>
       <c r="GL34" s="7">
         <v>2309239.4147999999</v>
       </c>
       <c r="GM34" s="7">
         <v>2337596.4334</v>
       </c>
       <c r="GN34" s="7">
         <v>2421362.1285999999</v>
       </c>
       <c r="GO34" s="7">
         <v>2411312.3232499999</v>
       </c>
       <c r="GP34" s="7">
         <v>2568837.1059500002</v>
       </c>
+      <c r="GQ34" s="7">
+        <v>2668742.423</v>
+      </c>
+      <c r="GR34" s="7">
+        <v>2499743.7990000001</v>
+      </c>
     </row>
-    <row r="35" spans="1:198" ht="49.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:200" ht="49.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A35" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B35" s="16">
         <v>117207186.11666474</v>
       </c>
       <c r="C35" s="16">
         <v>117107361.5772433</v>
       </c>
       <c r="D35" s="16">
         <v>119844824.90099643</v>
       </c>
       <c r="E35" s="16">
         <v>121989297.75405659</v>
       </c>
       <c r="F35" s="16">
         <v>124430647.85734895</v>
       </c>
       <c r="G35" s="16">
         <v>126140156.48424785</v>
       </c>
       <c r="H35" s="16">
         <v>128673305.41032717</v>
       </c>
       <c r="I35" s="16">
@@ -15126,97 +15259,103 @@
       </c>
       <c r="GI35" s="16">
         <v>694266573.64146829</v>
       </c>
       <c r="GJ35" s="16">
         <v>707441727.78377485</v>
       </c>
       <c r="GK35" s="16">
         <v>722642019.28058982</v>
       </c>
       <c r="GL35" s="16">
         <v>727074968.89315581</v>
       </c>
       <c r="GM35" s="16">
         <v>750900542.95889163</v>
       </c>
       <c r="GN35" s="16">
         <v>747940619.0869267</v>
       </c>
       <c r="GO35" s="16">
         <v>749521504.84786093</v>
       </c>
       <c r="GP35" s="16">
         <v>763618675.55526316</v>
       </c>
+      <c r="GQ35" s="16">
+        <v>781265913.58070612</v>
+      </c>
+      <c r="GR35" s="16">
+        <v>797964350.31871295</v>
+      </c>
     </row>
-    <row r="36" spans="1:198" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:200" x14ac:dyDescent="0.35">
       <c r="A36" s="10" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="lrFb2m4v/fIYTfGT7DYQ0IiwtpW/cHl/fcY90/q3MaVPlIsRU25kiH+Wd7Jebb/kEo3UBcm4FvHUkLoyB/epTQ==" saltValue="wgFStV0jUAHMRMTMOD6KYw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="05bGGF5I9hBUIebdE7m2B/5Pv5Z1i2BljKY4danokYW5eigF1LJzsiqVT8PnLN2Ee0uhQML3yzHnVnWoIlGoHQ==" saltValue="O785N9NkDLbv90k7G9o9HA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="A11:A13"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="10" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="24" max="21" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Mayo 2026</vt:lpstr>
-      <vt:lpstr>'Mayo 2026'!Área_de_impresión</vt:lpstr>
+      <vt:lpstr>Julio 2026</vt:lpstr>
+      <vt:lpstr>'Julio 2026'!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Laura Isabel Rincon Torres</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_99250145-e870-4645-b500-839dad81cdfa_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_99250145-e870-4645-b500-839dad81cdfa_SetDate">