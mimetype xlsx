--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Datos_Usuario\Documentos\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{83805453-7212-4115-BB43-F668164E3E6D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6C82C474-D91B-48BC-8F24-85BE76298CB6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Junio 2026" sheetId="3" r:id="rId1"/>
+    <sheet name="Septiembre2026" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Junio 2026'!$A$1:$O$10</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Septiembre2026!$A$1:$O$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>ENTIDAD</t>
   </si>
@@ -944,122 +944,113 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9C0E984-D0DC-4539-933F-0ED9A1EB181B}">
   <sheetPr>
     <tabColor theme="3" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:GQ36"/>
+  <dimension ref="A1:GT36"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="40" zoomScaleNormal="40" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="G20" sqref="G20"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="GG6" zoomScale="40" zoomScaleNormal="40" zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <selection activeCell="GK17" sqref="GK17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="27" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="27" x14ac:dyDescent="0.5"/>
   <cols>
-    <col min="1" max="1" width="120.85546875" style="1" bestFit="1" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="200" max="16384" width="11.42578125" style="17"/>
+    <col min="1" max="1" width="120.81640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="13" width="30.1796875" style="2" customWidth="1"/>
+    <col min="14" max="14" width="30.1796875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="30.1796875" customWidth="1"/>
+    <col min="16" max="38" width="30.1796875" style="1" customWidth="1"/>
+    <col min="39" max="161" width="30.1796875" style="17" customWidth="1"/>
+    <col min="162" max="200" width="28.7265625" style="17" customWidth="1"/>
+    <col min="201" max="202" width="31.7265625" style="17" customWidth="1"/>
+    <col min="203" max="16384" width="11.453125" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:199" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:202" x14ac:dyDescent="0.5">
       <c r="O1" s="1"/>
     </row>
-    <row r="2" spans="1:199" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:202" x14ac:dyDescent="0.5">
       <c r="O2" s="1"/>
     </row>
-    <row r="3" spans="1:199" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:202" x14ac:dyDescent="0.5">
       <c r="O3" s="1"/>
     </row>
-    <row r="4" spans="1:199" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:202" x14ac:dyDescent="0.5">
       <c r="O4" s="1"/>
     </row>
-    <row r="5" spans="1:199" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:202" x14ac:dyDescent="0.5">
       <c r="O5" s="1"/>
     </row>
-    <row r="6" spans="1:199" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:202" x14ac:dyDescent="0.5">
       <c r="O6" s="1"/>
     </row>
-    <row r="7" spans="1:199" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:202" x14ac:dyDescent="0.5">
       <c r="O7" s="1"/>
     </row>
-    <row r="8" spans="1:199" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:202" ht="15" customHeight="1" x14ac:dyDescent="0.5">
       <c r="O8" s="1"/>
     </row>
-    <row r="9" spans="1:199" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:202" ht="15" customHeight="1" x14ac:dyDescent="0.5">
       <c r="O9" s="1"/>
     </row>
-    <row r="10" spans="1:199" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:202" x14ac:dyDescent="0.4">
       <c r="A10" s="3"/>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="5"/>
       <c r="M10" s="4"/>
       <c r="O10" s="1"/>
     </row>
-    <row r="11" spans="1:199" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:202" x14ac:dyDescent="0.4">
       <c r="A11" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="11"/>
       <c r="O11" s="11"/>
       <c r="P11" s="11"/>
       <c r="Q11" s="11"/>
       <c r="R11" s="11"/>
       <c r="S11" s="11"/>
       <c r="T11" s="11"/>
       <c r="U11" s="11"/>
       <c r="V11" s="11"/>
       <c r="W11" s="11"/>
@@ -1217,52 +1208,55 @@
       <c r="FS11" s="12"/>
       <c r="FT11" s="12"/>
       <c r="FU11" s="12"/>
       <c r="FV11" s="12"/>
       <c r="FW11" s="12"/>
       <c r="FX11" s="12"/>
       <c r="FY11" s="12"/>
       <c r="FZ11" s="12"/>
       <c r="GA11" s="12"/>
       <c r="GB11" s="12"/>
       <c r="GC11" s="12"/>
       <c r="GD11" s="12"/>
       <c r="GE11" s="12"/>
       <c r="GF11" s="12"/>
       <c r="GG11" s="12"/>
       <c r="GH11" s="12"/>
       <c r="GI11" s="12"/>
       <c r="GJ11" s="12"/>
       <c r="GK11" s="12"/>
       <c r="GL11" s="12"/>
       <c r="GM11" s="12"/>
       <c r="GN11" s="12"/>
       <c r="GO11" s="12"/>
       <c r="GP11" s="12"/>
       <c r="GQ11" s="12"/>
+      <c r="GR11" s="12"/>
+      <c r="GS11" s="12"/>
+      <c r="GT11" s="12"/>
     </row>
-    <row r="12" spans="1:199" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:202" x14ac:dyDescent="0.4">
       <c r="A12" s="19"/>
       <c r="B12" s="13">
         <v>40179</v>
       </c>
       <c r="C12" s="13">
         <v>40210</v>
       </c>
       <c r="D12" s="13">
         <v>40238</v>
       </c>
       <c r="E12" s="13">
         <v>40269</v>
       </c>
       <c r="F12" s="13">
         <v>40299</v>
       </c>
       <c r="G12" s="13">
         <v>40330</v>
       </c>
       <c r="H12" s="13">
         <v>40360</v>
       </c>
       <c r="I12" s="13">
         <v>40391</v>
       </c>
@@ -1814,52 +1808,61 @@
       </c>
       <c r="GJ12" s="13">
         <v>45991</v>
       </c>
       <c r="GK12" s="13">
         <v>46022</v>
       </c>
       <c r="GL12" s="13">
         <v>46053</v>
       </c>
       <c r="GM12" s="13">
         <v>46081</v>
       </c>
       <c r="GN12" s="13">
         <v>46112</v>
       </c>
       <c r="GO12" s="13">
         <v>46142</v>
       </c>
       <c r="GP12" s="13">
         <v>46173</v>
       </c>
       <c r="GQ12" s="13">
         <v>46203</v>
       </c>
+      <c r="GR12" s="13">
+        <v>46234</v>
+      </c>
+      <c r="GS12" s="13">
+        <v>46265</v>
+      </c>
+      <c r="GT12" s="13">
+        <v>46295</v>
+      </c>
     </row>
-    <row r="13" spans="1:199" ht="27.75" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:202" ht="27.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A13" s="20"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="14"/>
       <c r="E13" s="14"/>
       <c r="F13" s="14"/>
       <c r="G13" s="14"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
       <c r="M13" s="14"/>
       <c r="N13" s="14"/>
       <c r="O13" s="14"/>
       <c r="P13" s="14"/>
       <c r="Q13" s="14"/>
       <c r="R13" s="14"/>
       <c r="S13" s="14"/>
       <c r="T13" s="14"/>
       <c r="U13" s="14"/>
       <c r="V13" s="14"/>
       <c r="W13" s="14"/>
       <c r="X13" s="14"/>
       <c r="Y13" s="14"/>
@@ -2015,52 +2018,55 @@
       <c r="FS13" s="14"/>
       <c r="FT13" s="14"/>
       <c r="FU13" s="14"/>
       <c r="FV13" s="12"/>
       <c r="FW13" s="12"/>
       <c r="FX13" s="12"/>
       <c r="FY13" s="12"/>
       <c r="FZ13" s="12"/>
       <c r="GA13" s="12"/>
       <c r="GB13" s="12"/>
       <c r="GC13" s="12"/>
       <c r="GD13" s="12"/>
       <c r="GE13" s="12"/>
       <c r="GF13" s="12"/>
       <c r="GG13" s="12"/>
       <c r="GH13" s="12"/>
       <c r="GI13" s="12"/>
       <c r="GJ13" s="12"/>
       <c r="GK13" s="12"/>
       <c r="GL13" s="12"/>
       <c r="GM13" s="12"/>
       <c r="GN13" s="12"/>
       <c r="GO13" s="12"/>
       <c r="GP13" s="12"/>
       <c r="GQ13" s="12"/>
+      <c r="GR13" s="12"/>
+      <c r="GS13" s="12"/>
+      <c r="GT13" s="12"/>
     </row>
-    <row r="14" spans="1:199" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:202" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A14" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="7">
         <v>558247.16038535</v>
       </c>
       <c r="C14" s="7">
         <v>478369.07744934998</v>
       </c>
       <c r="D14" s="7">
         <v>529365.87944934994</v>
       </c>
       <c r="E14" s="7">
         <v>521204.63023334998</v>
       </c>
       <c r="F14" s="7">
         <v>614816.80356934993</v>
       </c>
       <c r="G14" s="7">
         <v>636669.43838934996</v>
       </c>
       <c r="H14" s="7">
         <v>599100.74172934995</v>
       </c>
       <c r="I14" s="7">
@@ -2614,52 +2620,61 @@
       </c>
       <c r="GJ14" s="7">
         <v>1382171.3889174999</v>
       </c>
       <c r="GK14" s="7">
         <v>917381.02939409995</v>
       </c>
       <c r="GL14" s="7">
         <v>951614.14258319989</v>
       </c>
       <c r="GM14" s="7">
         <v>857154.24009159999</v>
       </c>
       <c r="GN14" s="7">
         <v>781336.06331640005</v>
       </c>
       <c r="GO14" s="7">
         <v>893341.26243550004</v>
       </c>
       <c r="GP14" s="7">
         <v>935422.79716830002</v>
       </c>
       <c r="GQ14" s="7">
         <v>1492670.2141219999</v>
       </c>
+      <c r="GR14" s="7">
+        <v>1866878.5439104999</v>
+      </c>
+      <c r="GS14" s="7">
+        <v>2082527.1913083999</v>
+      </c>
+      <c r="GT14" s="7">
+        <v>2096234.8628841001</v>
+      </c>
     </row>
-    <row r="15" spans="1:199" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:202" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9">
         <v>3130359.9386129598</v>
       </c>
       <c r="C15" s="9">
         <v>2778934.9203063599</v>
       </c>
       <c r="D15" s="9">
         <v>2427394.1023383602</v>
       </c>
       <c r="E15" s="9">
         <v>1381994.9961774601</v>
       </c>
       <c r="F15" s="9">
         <v>1382410.9017246598</v>
       </c>
       <c r="G15" s="9">
         <v>1382724.7698386603</v>
       </c>
       <c r="H15" s="9">
         <v>1382847.4751691599</v>
       </c>
       <c r="I15" s="9">
@@ -3213,52 +3228,61 @@
       </c>
       <c r="GJ15" s="9">
         <v>42714418.63081</v>
       </c>
       <c r="GK15" s="9">
         <v>43028140.055825204</v>
       </c>
       <c r="GL15" s="9">
         <v>43041505.557590395</v>
       </c>
       <c r="GM15" s="9">
         <v>43093879.200395204</v>
       </c>
       <c r="GN15" s="9">
         <v>40308868.198580794</v>
       </c>
       <c r="GO15" s="9">
         <v>40380733.279105999</v>
       </c>
       <c r="GP15" s="9">
         <v>41695167.5159676</v>
       </c>
       <c r="GQ15" s="9">
         <v>43076736.439783998</v>
       </c>
+      <c r="GR15" s="9">
+        <v>46914609.631056003</v>
+      </c>
+      <c r="GS15" s="9">
+        <v>48464599.046804793</v>
+      </c>
+      <c r="GT15" s="9">
+        <v>48490785.043305203</v>
+      </c>
     </row>
-    <row r="16" spans="1:199" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:202" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A16" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B16" s="7">
         <v>22237736.559848048</v>
       </c>
       <c r="C16" s="7">
         <v>21827598.471055485</v>
       </c>
       <c r="D16" s="7">
         <v>23765466.496914603</v>
       </c>
       <c r="E16" s="7">
         <v>25486945.121056437</v>
       </c>
       <c r="F16" s="7">
         <v>25345071.447750114</v>
       </c>
       <c r="G16" s="7">
         <v>25464503.084331755</v>
       </c>
       <c r="H16" s="7">
         <v>26472310.137202311</v>
       </c>
       <c r="I16" s="7">
@@ -3812,52 +3836,61 @@
       </c>
       <c r="GJ16" s="7">
         <v>111061519.87662999</v>
       </c>
       <c r="GK16" s="7">
         <v>108237523.03245723</v>
       </c>
       <c r="GL16" s="7">
         <v>104832203.44412</v>
       </c>
       <c r="GM16" s="7">
         <v>113139765.2291476</v>
       </c>
       <c r="GN16" s="7">
         <v>107825740.83345361</v>
       </c>
       <c r="GO16" s="7">
         <v>112936780.341887</v>
       </c>
       <c r="GP16" s="7">
         <v>118623096.39469372</v>
       </c>
       <c r="GQ16" s="7">
         <v>122174497.49398801</v>
       </c>
+      <c r="GR16" s="7">
+        <v>123843843.2433885</v>
+      </c>
+      <c r="GS16" s="7">
+        <v>118539352.31564759</v>
+      </c>
+      <c r="GT16" s="7">
+        <v>118380151.6938407</v>
+      </c>
     </row>
-    <row r="17" spans="1:199" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:202" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9">
         <v>2192813.5341736726</v>
       </c>
       <c r="C17" s="9">
         <v>2054299.0014661001</v>
       </c>
       <c r="D17" s="9">
         <v>2114128.9899404524</v>
       </c>
       <c r="E17" s="9">
         <v>1994278.3633007822</v>
       </c>
       <c r="F17" s="9">
         <v>2365288.308643701</v>
       </c>
       <c r="G17" s="9">
         <v>2545762.1215579556</v>
       </c>
       <c r="H17" s="9">
         <v>2755212.073150591</v>
       </c>
       <c r="I17" s="9">
@@ -4411,52 +4444,61 @@
       </c>
       <c r="GJ17" s="9">
         <v>22348962.941845</v>
       </c>
       <c r="GK17" s="9">
         <v>19820163.598155901</v>
       </c>
       <c r="GL17" s="9">
         <v>20262310.822602399</v>
       </c>
       <c r="GM17" s="9">
         <v>23195144.560035203</v>
       </c>
       <c r="GN17" s="9">
         <v>25012027.0077012</v>
       </c>
       <c r="GO17" s="9">
         <v>29221774.1851115</v>
       </c>
       <c r="GP17" s="9">
         <v>29934236.752572596</v>
       </c>
       <c r="GQ17" s="9">
         <v>28942259.991858002</v>
       </c>
+      <c r="GR17" s="9">
+        <v>29627771.9929845</v>
+      </c>
+      <c r="GS17" s="9">
+        <v>32726041.651051201</v>
+      </c>
+      <c r="GT17" s="9">
+        <v>32965695.820951801</v>
+      </c>
     </row>
-    <row r="18" spans="1:199" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:202" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A18" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="7">
         <v>474221.22216113319</v>
       </c>
       <c r="C18" s="7">
         <v>433026.42606255872</v>
       </c>
       <c r="D18" s="7">
         <v>968871.88459384663</v>
       </c>
       <c r="E18" s="7">
         <v>1026264.2983432012</v>
       </c>
       <c r="F18" s="7">
         <v>936662.257010306</v>
       </c>
       <c r="G18" s="7">
         <v>1060458.307045182</v>
       </c>
       <c r="H18" s="7">
         <v>997554.81269779394</v>
       </c>
       <c r="I18" s="7">
@@ -5010,52 +5052,61 @@
       </c>
       <c r="GJ18" s="7">
         <v>1981451.0812649999</v>
       </c>
       <c r="GK18" s="7">
         <v>2063379.6255148996</v>
       </c>
       <c r="GL18" s="7">
         <v>2675081.2544071996</v>
       </c>
       <c r="GM18" s="7">
         <v>2257025.6585915997</v>
       </c>
       <c r="GN18" s="7">
         <v>2256593.0771832005</v>
       </c>
       <c r="GO18" s="7">
         <v>2040165.9801165001</v>
       </c>
       <c r="GP18" s="7">
         <v>2333205.7531844</v>
       </c>
       <c r="GQ18" s="7">
         <v>2883225.2435960001</v>
       </c>
+      <c r="GR18" s="7">
+        <v>2260172.3573079999</v>
+      </c>
+      <c r="GS18" s="7">
+        <v>2689085.6077403999</v>
+      </c>
+      <c r="GT18" s="7">
+        <v>2171683.2156063002</v>
+      </c>
     </row>
-    <row r="19" spans="1:199" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:202" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A19" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="9">
         <v>274231.26799999998</v>
       </c>
       <c r="C19" s="9">
         <v>250990.046</v>
       </c>
       <c r="D19" s="9">
         <v>253435.48</v>
       </c>
       <c r="E19" s="9">
         <v>239127.08300000001</v>
       </c>
       <c r="F19" s="9">
         <v>290265.6875</v>
       </c>
       <c r="G19" s="9">
         <v>246719.30499999999</v>
       </c>
       <c r="H19" s="9">
         <v>262816.94</v>
       </c>
       <c r="I19" s="9">
@@ -5609,52 +5660,61 @@
       </c>
       <c r="GJ19" s="9">
         <v>6050939.0566250002</v>
       </c>
       <c r="GK19" s="9">
         <v>6573690.6209000004</v>
       </c>
       <c r="GL19" s="9">
         <v>6484650.3418399999</v>
       </c>
       <c r="GM19" s="9">
         <v>6599817.2415592</v>
       </c>
       <c r="GN19" s="9">
         <v>7200889.0826399997</v>
       </c>
       <c r="GO19" s="9">
         <v>6784518.1600500001</v>
       </c>
       <c r="GP19" s="9">
         <v>6918189.6965585994</v>
       </c>
       <c r="GQ19" s="9">
         <v>7102549.6182000004</v>
       </c>
+      <c r="GR19" s="9">
+        <v>7244023.3575499998</v>
+      </c>
+      <c r="GS19" s="9">
+        <v>7400745.4889799999</v>
+      </c>
+      <c r="GT19" s="9">
+        <v>8791305.8913950007</v>
+      </c>
     </row>
-    <row r="20" spans="1:199" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:202" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A20" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="7">
         <v>8120726.0688963523</v>
       </c>
       <c r="C20" s="7">
         <v>8215329.4602744477</v>
       </c>
       <c r="D20" s="7">
         <v>8384060.1748085283</v>
       </c>
       <c r="E20" s="7">
         <v>8567720.5250225309</v>
       </c>
       <c r="F20" s="7">
         <v>8724399.0964515004</v>
       </c>
       <c r="G20" s="7">
         <v>8711972.1759856585</v>
       </c>
       <c r="H20" s="7">
         <v>8819567.1330770776</v>
       </c>
       <c r="I20" s="7">
@@ -6208,52 +6268,61 @@
       </c>
       <c r="GJ20" s="7">
         <v>84231980.645922497</v>
       </c>
       <c r="GK20" s="7">
         <v>84673120.523557007</v>
       </c>
       <c r="GL20" s="7">
         <v>84886866.37376079</v>
       </c>
       <c r="GM20" s="7">
         <v>86812995.980206013</v>
       </c>
       <c r="GN20" s="7">
         <v>89502322.594495982</v>
       </c>
       <c r="GO20" s="7">
         <v>91310355.910531506</v>
       </c>
       <c r="GP20" s="7">
         <v>92898057.379372999</v>
       </c>
       <c r="GQ20" s="7">
         <v>94751126.021047994</v>
       </c>
+      <c r="GR20" s="7">
+        <v>96383768.511213496</v>
+      </c>
+      <c r="GS20" s="7">
+        <v>96948597.194148004</v>
+      </c>
+      <c r="GT20" s="7">
+        <v>98504017.034068704</v>
+      </c>
     </row>
-    <row r="21" spans="1:199" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:202" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A21" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="9">
         <v>36794.491999999998</v>
       </c>
       <c r="C21" s="9">
         <v>40320.584999999999</v>
       </c>
       <c r="D21" s="9">
         <v>43240.066500000001</v>
       </c>
       <c r="E21" s="9">
         <v>55130.368499999997</v>
       </c>
       <c r="F21" s="9">
         <v>64743.392500000002</v>
       </c>
       <c r="G21" s="9">
         <v>58492.652499999997</v>
       </c>
       <c r="H21" s="9">
         <v>53454.235000000001</v>
       </c>
       <c r="I21" s="9">
@@ -6807,52 +6876,61 @@
       </c>
       <c r="GJ21" s="9">
         <v>0</v>
       </c>
       <c r="GK21" s="9">
         <v>0</v>
       </c>
       <c r="GL21" s="9">
         <v>0</v>
       </c>
       <c r="GM21" s="9">
         <v>0</v>
       </c>
       <c r="GN21" s="9">
         <v>0</v>
       </c>
       <c r="GO21" s="9">
         <v>0</v>
       </c>
       <c r="GP21" s="9">
         <v>0</v>
       </c>
       <c r="GQ21" s="9">
         <v>0</v>
       </c>
+      <c r="GR21" s="9">
+        <v>0</v>
+      </c>
+      <c r="GS21" s="9">
+        <v>0</v>
+      </c>
+      <c r="GT21" s="9">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="1:199" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:202" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A22" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="7">
         <v>1105210.7118938682</v>
       </c>
       <c r="C22" s="7">
         <v>1082646.1912571369</v>
       </c>
       <c r="D22" s="7">
         <v>1150926.9899536569</v>
       </c>
       <c r="E22" s="7">
         <v>1008385.0625013254</v>
       </c>
       <c r="F22" s="7">
         <v>1307317.5176202776</v>
       </c>
       <c r="G22" s="7">
         <v>1611760.6189622676</v>
       </c>
       <c r="H22" s="7">
         <v>1541930.2909603349</v>
       </c>
       <c r="I22" s="7">
@@ -7406,52 +7484,61 @@
       </c>
       <c r="GJ22" s="7">
         <v>2737355.6218400002</v>
       </c>
       <c r="GK22" s="7">
         <v>3857777.7807856998</v>
       </c>
       <c r="GL22" s="7">
         <v>4445756.6305215992</v>
       </c>
       <c r="GM22" s="7">
         <v>3961033.1405727998</v>
       </c>
       <c r="GN22" s="7">
         <v>4085309.2227163999</v>
       </c>
       <c r="GO22" s="7">
         <v>5302972.7800885001</v>
       </c>
       <c r="GP22" s="7">
         <v>4996515.1694295993</v>
       </c>
       <c r="GQ22" s="7">
         <v>5995228.7292780001</v>
       </c>
+      <c r="GR22" s="7">
+        <v>6959703.0933955004</v>
+      </c>
+      <c r="GS22" s="7">
+        <v>5801702.5491619976</v>
+      </c>
+      <c r="GT22" s="7">
+        <v>3805874.0946385008</v>
+      </c>
     </row>
-    <row r="23" spans="1:199" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:202" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A23" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="9">
         <v>10702499.25337038</v>
       </c>
       <c r="C23" s="9">
         <v>10915069.93902858</v>
       </c>
       <c r="D23" s="9">
         <v>10650503.580398779</v>
       </c>
       <c r="E23" s="9">
         <v>11084935.31549928</v>
       </c>
       <c r="F23" s="9">
         <v>11187283.458045378</v>
       </c>
       <c r="G23" s="9">
         <v>11140136.21609238</v>
       </c>
       <c r="H23" s="9">
         <v>11426974.154328382</v>
       </c>
       <c r="I23" s="9">
@@ -8005,52 +8092,61 @@
       </c>
       <c r="GJ23" s="9">
         <v>1766168.6266600001</v>
       </c>
       <c r="GK23" s="9">
         <v>1341371.1165072001</v>
       </c>
       <c r="GL23" s="9">
         <v>1432521.3428543997</v>
       </c>
       <c r="GM23" s="9">
         <v>1441324.9627496002</v>
       </c>
       <c r="GN23" s="9">
         <v>1451116.3156983999</v>
       </c>
       <c r="GO23" s="9">
         <v>1457467.028863</v>
       </c>
       <c r="GP23" s="9">
         <v>1461777.6348598001</v>
       </c>
       <c r="GQ23" s="9">
         <v>2604636.443732</v>
       </c>
+      <c r="GR23" s="9">
+        <v>1464968.013213</v>
+      </c>
+      <c r="GS23" s="9">
+        <v>1472165.1776504</v>
+      </c>
+      <c r="GT23" s="9">
+        <v>2475063.0897546001</v>
+      </c>
     </row>
-    <row r="24" spans="1:199" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:202" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A24" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="7">
         <v>201192.2301712</v>
       </c>
       <c r="C24" s="7">
         <v>208124.08642519996</v>
       </c>
       <c r="D24" s="7">
         <v>200337.12161519998</v>
       </c>
       <c r="E24" s="7">
         <v>210850.58921439998</v>
       </c>
       <c r="F24" s="7">
         <v>235001.68723750001</v>
       </c>
       <c r="G24" s="7">
         <v>249095.55402849999</v>
       </c>
       <c r="H24" s="7">
         <v>256480.06698999999</v>
       </c>
       <c r="I24" s="7">
@@ -8604,52 +8700,61 @@
       </c>
       <c r="GJ24" s="7">
         <v>778085.33303750004</v>
       </c>
       <c r="GK24" s="7">
         <v>770240.40446949995</v>
       </c>
       <c r="GL24" s="7">
         <v>468743.04276400001</v>
       </c>
       <c r="GM24" s="7">
         <v>437410.13871799997</v>
       </c>
       <c r="GN24" s="7">
         <v>418066.03438199998</v>
       </c>
       <c r="GO24" s="7">
         <v>427690.72767749999</v>
       </c>
       <c r="GP24" s="7">
         <v>453671.80299150001</v>
       </c>
       <c r="GQ24" s="7">
         <v>434848.02161</v>
       </c>
+      <c r="GR24" s="7">
+        <v>320572.57410249999</v>
+      </c>
+      <c r="GS24" s="7">
+        <v>325028.42298199999</v>
+      </c>
+      <c r="GT24" s="7">
+        <v>336592.50138550001</v>
+      </c>
     </row>
-    <row r="25" spans="1:199" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:202" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A25" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="9">
         <v>21778387.025339127</v>
       </c>
       <c r="C25" s="9">
         <v>21620999.00166291</v>
       </c>
       <c r="D25" s="9">
         <v>21509129.355260048</v>
       </c>
       <c r="E25" s="9">
         <v>21690740.013586335</v>
       </c>
       <c r="F25" s="9">
         <v>22088344.260951668</v>
       </c>
       <c r="G25" s="9">
         <v>22248812.573737588</v>
       </c>
       <c r="H25" s="9">
         <v>22434829.111760415</v>
       </c>
       <c r="I25" s="9">
@@ -9203,52 +9308,61 @@
       </c>
       <c r="GJ25" s="9">
         <v>37400768.482955001</v>
       </c>
       <c r="GK25" s="9">
         <v>38760643.954809502</v>
       </c>
       <c r="GL25" s="9">
         <v>38392315.921160787</v>
       </c>
       <c r="GM25" s="9">
         <v>38198786.624490395</v>
       </c>
       <c r="GN25" s="9">
         <v>37802595.198469602</v>
       </c>
       <c r="GO25" s="9">
         <v>38196480.729283497</v>
       </c>
       <c r="GP25" s="9">
         <v>38174752.409553707</v>
       </c>
       <c r="GQ25" s="9">
         <v>37085864.928967997</v>
       </c>
+      <c r="GR25" s="9">
+        <v>36887750.0693755</v>
+      </c>
+      <c r="GS25" s="9">
+        <v>37130897.907016806</v>
+      </c>
+      <c r="GT25" s="9">
+        <v>36754819.340113193</v>
+      </c>
     </row>
-    <row r="26" spans="1:199" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:202" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A26" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="7">
         <v>1138472.4998744</v>
       </c>
       <c r="C26" s="7">
         <v>1162043.3110546002</v>
       </c>
       <c r="D26" s="7">
         <v>1042424.9651505999</v>
       </c>
       <c r="E26" s="7">
         <v>1088327.6452116</v>
       </c>
       <c r="F26" s="7">
         <v>1155874.4257380001</v>
       </c>
       <c r="G26" s="7">
         <v>1460543.710806</v>
       </c>
       <c r="H26" s="7">
         <v>1496847.9093352002</v>
       </c>
       <c r="I26" s="7">
@@ -9802,52 +9916,61 @@
       </c>
       <c r="GJ26" s="7">
         <v>137516072.6945225</v>
       </c>
       <c r="GK26" s="7">
         <v>164104550.92613932</v>
       </c>
       <c r="GL26" s="7">
         <v>165346858.85738161</v>
       </c>
       <c r="GM26" s="7">
         <v>174157595.13062841</v>
       </c>
       <c r="GN26" s="7">
         <v>167643495.27908558</v>
       </c>
       <c r="GO26" s="7">
         <v>154593317.99369499</v>
       </c>
       <c r="GP26" s="7">
         <v>149881930.00161332</v>
       </c>
       <c r="GQ26" s="7">
         <v>154511512.760672</v>
       </c>
+      <c r="GR26" s="7">
+        <v>152766898.78946349</v>
+      </c>
+      <c r="GS26" s="7">
+        <v>150571970.49767038</v>
+      </c>
+      <c r="GT26" s="7">
+        <v>151393562.21075737</v>
+      </c>
     </row>
-    <row r="27" spans="1:199" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:202" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A27" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="9">
         <v>27789699.460153356</v>
       </c>
       <c r="C27" s="9">
         <v>28365199.452684954</v>
       </c>
       <c r="D27" s="9">
         <v>29609583.24759116</v>
       </c>
       <c r="E27" s="9">
         <v>30861685.694938377</v>
       </c>
       <c r="F27" s="9">
         <v>31814611.600149445</v>
       </c>
       <c r="G27" s="9">
         <v>32405509.72370863</v>
       </c>
       <c r="H27" s="9">
         <v>32807943.398893703</v>
       </c>
       <c r="I27" s="9">
@@ -10401,52 +10524,61 @@
       </c>
       <c r="GJ27" s="9">
         <v>207343446.22338</v>
       </c>
       <c r="GK27" s="9">
         <v>206645380.46518946</v>
       </c>
       <c r="GL27" s="9">
         <v>208555970.39652959</v>
       </c>
       <c r="GM27" s="9">
         <v>214158280.43929601</v>
       </c>
       <c r="GN27" s="9">
         <v>219177573.9521988</v>
       </c>
       <c r="GO27" s="9">
         <v>224374960.54522601</v>
       </c>
       <c r="GP27" s="9">
         <v>231839939.74865612</v>
       </c>
       <c r="GQ27" s="9">
         <v>237829821.07126001</v>
       </c>
+      <c r="GR27" s="9">
+        <v>244096265.77691099</v>
+      </c>
+      <c r="GS27" s="9">
+        <v>249023722.89209557</v>
+      </c>
+      <c r="GT27" s="9">
+        <v>255370433.46225563</v>
+      </c>
     </row>
-    <row r="28" spans="1:199" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:202" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A28" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="7">
         <v>2957641.9298656699</v>
       </c>
       <c r="C28" s="7">
         <v>2980616.4680424696</v>
       </c>
       <c r="D28" s="7">
         <v>2981619.1713064699</v>
       </c>
       <c r="E28" s="7">
         <v>3033832.9803196695</v>
       </c>
       <c r="F28" s="7">
         <v>3092383.00173407</v>
       </c>
       <c r="G28" s="7">
         <v>3148503.9088620697</v>
       </c>
       <c r="H28" s="7">
         <v>3361863.8259480698</v>
       </c>
       <c r="I28" s="7">
@@ -11000,52 +11132,61 @@
       </c>
       <c r="GJ28" s="7">
         <v>3711179.7425325001</v>
       </c>
       <c r="GK28" s="7">
         <v>3897379.2821098999</v>
       </c>
       <c r="GL28" s="7">
         <v>3855774.4328248003</v>
       </c>
       <c r="GM28" s="7">
         <v>3930593.7572124</v>
       </c>
       <c r="GN28" s="7">
         <v>3962278.1520996001</v>
       </c>
       <c r="GO28" s="7">
         <v>4064606.5581844999</v>
       </c>
       <c r="GP28" s="7">
         <v>4115437.8599836999</v>
       </c>
       <c r="GQ28" s="7">
         <v>4169218.9565579998</v>
       </c>
+      <c r="GR28" s="7">
+        <v>3925882.7884594998</v>
+      </c>
+      <c r="GS28" s="7">
+        <v>3953420.6434756001</v>
+      </c>
+      <c r="GT28" s="7">
+        <v>3915458.6417318997</v>
+      </c>
     </row>
-    <row r="29" spans="1:199" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:202" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A29" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="9">
         <v>8214271.3677418306</v>
       </c>
       <c r="C29" s="9">
         <v>8367343.1809320375</v>
       </c>
       <c r="D29" s="9">
         <v>8573907.9708589185</v>
       </c>
       <c r="E29" s="9">
         <v>8785921.2942995373</v>
       </c>
       <c r="F29" s="9">
         <v>9000208.8267427851</v>
       </c>
       <c r="G29" s="9">
         <v>9195928.6659030449</v>
       </c>
       <c r="H29" s="9">
         <v>9167877.8965552896</v>
       </c>
       <c r="I29" s="9">
@@ -11599,52 +11740,61 @@
       </c>
       <c r="GJ29" s="9">
         <v>27363174.290725</v>
       </c>
       <c r="GK29" s="9">
         <v>28049507.996667005</v>
       </c>
       <c r="GL29" s="9">
         <v>27734223.344976</v>
       </c>
       <c r="GM29" s="9">
         <v>28083533.760288004</v>
       </c>
       <c r="GN29" s="9">
         <v>28251645.791551996</v>
       </c>
       <c r="GO29" s="9">
         <v>28231991.942639999</v>
       </c>
       <c r="GP29" s="9">
         <v>28900480.077344</v>
       </c>
       <c r="GQ29" s="9">
         <v>28773880.914016001</v>
       </c>
+      <c r="GR29" s="9">
+        <v>27787742.5863485</v>
+      </c>
+      <c r="GS29" s="9">
+        <v>28906377.477538798</v>
+      </c>
+      <c r="GT29" s="9">
+        <v>29474524.334683701</v>
+      </c>
     </row>
-    <row r="30" spans="1:199" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:202" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A30" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="7">
         <v>3145619.3772</v>
       </c>
       <c r="C30" s="7">
         <v>3615263.6247999999</v>
       </c>
       <c r="D30" s="7">
         <v>2570451.2248</v>
       </c>
       <c r="E30" s="7">
         <v>1691955.4191731999</v>
       </c>
       <c r="F30" s="7">
         <v>1691946.3791105</v>
       </c>
       <c r="G30" s="7">
         <v>1169153.6580884999</v>
       </c>
       <c r="H30" s="7">
         <v>1373096.228937</v>
       </c>
       <c r="I30" s="7">
@@ -12198,52 +12348,61 @@
       </c>
       <c r="GJ30" s="7">
         <v>12979333.8851825</v>
       </c>
       <c r="GK30" s="7">
         <v>3599288.7229727004</v>
       </c>
       <c r="GL30" s="7">
         <v>7214485.4758992</v>
       </c>
       <c r="GM30" s="7">
         <v>4012495.8138987999</v>
       </c>
       <c r="GN30" s="7">
         <v>5371581.2549411999</v>
       </c>
       <c r="GO30" s="7">
         <v>2073483.0429644999</v>
       </c>
       <c r="GP30" s="7">
         <v>2901173.5588717</v>
       </c>
       <c r="GQ30" s="7">
         <v>1916822.5232619999</v>
       </c>
+      <c r="GR30" s="7">
+        <v>8347359.5891054999</v>
+      </c>
+      <c r="GS30" s="7">
+        <v>6978644.8019439997</v>
+      </c>
+      <c r="GT30" s="7">
+        <v>5928194.9873203002</v>
+      </c>
     </row>
-    <row r="31" spans="1:199" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:202" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A31" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="9">
         <v>39691.493609600009</v>
       </c>
       <c r="C31" s="9">
         <v>39176.626413800004</v>
       </c>
       <c r="D31" s="9">
         <v>38619.366413199998</v>
       </c>
       <c r="E31" s="9">
         <v>46958.462265900002</v>
       </c>
       <c r="F31" s="9">
         <v>60106.983397000004</v>
       </c>
       <c r="G31" s="9">
         <v>62185.096741000001</v>
       </c>
       <c r="H31" s="9">
         <v>54675.255621999997</v>
       </c>
       <c r="I31" s="9">
@@ -12797,52 +12956,61 @@
       </c>
       <c r="GJ31" s="9">
         <v>148877.926775</v>
       </c>
       <c r="GK31" s="9">
         <v>143981.01838299999</v>
       </c>
       <c r="GL31" s="9">
         <v>133710.63245599999</v>
       </c>
       <c r="GM31" s="9">
         <v>146125.95626800001</v>
       </c>
       <c r="GN31" s="9">
         <v>158653.29301200001</v>
       </c>
       <c r="GO31" s="9">
         <v>162352.091965</v>
       </c>
       <c r="GP31" s="9">
         <v>167128.53158899999</v>
       </c>
       <c r="GQ31" s="9">
         <v>160378.39116</v>
       </c>
+      <c r="GR31" s="9">
+        <v>160312.67113999999</v>
+      </c>
+      <c r="GS31" s="9">
+        <v>153950.01931199999</v>
+      </c>
+      <c r="GT31" s="9">
+        <v>159124.229035</v>
+      </c>
     </row>
-    <row r="32" spans="1:199" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:202" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A32" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="7">
         <v>1473649.7099188799</v>
       </c>
       <c r="C32" s="7">
         <v>1298556.03450391</v>
       </c>
       <c r="D32" s="7">
         <v>1693784.3006870199</v>
       </c>
       <c r="E32" s="7">
         <v>1766957.15839456</v>
       </c>
       <c r="F32" s="7">
         <v>1591396.0700715301</v>
       </c>
       <c r="G32" s="7">
         <v>1737608.84044326</v>
       </c>
       <c r="H32" s="7">
         <v>1637046.7217923957</v>
       </c>
       <c r="I32" s="7">
@@ -13396,52 +13564,61 @@
       </c>
       <c r="GJ32" s="7">
         <v>3050110.6764374999</v>
       </c>
       <c r="GK32" s="7">
         <v>3205902.7617067997</v>
       </c>
       <c r="GL32" s="7">
         <v>3467408.0168480002</v>
       </c>
       <c r="GM32" s="7">
         <v>3554713.2991247997</v>
       </c>
       <c r="GN32" s="7">
         <v>3767536.0929379999</v>
       </c>
       <c r="GO32" s="7">
         <v>4111045.3069580002</v>
       </c>
       <c r="GP32" s="7">
         <v>4249747.6214284999</v>
       </c>
       <c r="GQ32" s="7">
         <v>4156826.5606539999</v>
       </c>
+      <c r="GR32" s="7">
+        <v>4079571.4280309998</v>
+      </c>
+      <c r="GS32" s="7">
+        <v>4525171.2737220004</v>
+      </c>
+      <c r="GT32" s="7">
+        <v>4613311.5192141999</v>
+      </c>
     </row>
-    <row r="33" spans="1:199" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:202" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A33" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="9">
         <v>549838.77731768019</v>
       </c>
       <c r="C33" s="9">
         <v>547169.1654550198</v>
       </c>
       <c r="D33" s="9">
         <v>509536.40011201985</v>
       </c>
       <c r="E33" s="9">
         <v>544626.81167273002</v>
       </c>
       <c r="F33" s="9">
         <v>556305.39260164986</v>
       </c>
       <c r="G33" s="9">
         <v>628561.40966955002</v>
       </c>
       <c r="H33" s="9">
         <v>689878.05762510002</v>
       </c>
       <c r="I33" s="9">
@@ -13995,52 +14172,61 @@
       </c>
       <c r="GJ33" s="9">
         <v>575035.20646250003</v>
       </c>
       <c r="GK33" s="9">
         <v>583306.06089550001</v>
       </c>
       <c r="GL33" s="9">
         <v>583729.44723599998</v>
       </c>
       <c r="GM33" s="9">
         <v>525271.39221800002</v>
       </c>
       <c r="GN33" s="9">
         <v>541629.51386199996</v>
       </c>
       <c r="GO33" s="9">
         <v>546154.65782750002</v>
       </c>
       <c r="GP33" s="9">
         <v>569907.74347400002</v>
       </c>
       <c r="GQ33" s="9">
         <v>535066.83394000004</v>
       </c>
+      <c r="GR33" s="9">
+        <v>526511.50275650003</v>
+      </c>
+      <c r="GS33" s="9">
+        <v>522308.52681920002</v>
+      </c>
+      <c r="GT33" s="9">
+        <v>601949.5535712</v>
+      </c>
     </row>
-    <row r="34" spans="1:199" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:202" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A34" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="7">
         <v>1085882.0361311999</v>
       </c>
       <c r="C34" s="7">
         <v>826286.50736839999</v>
       </c>
       <c r="D34" s="7">
         <v>828038.13230419997</v>
       </c>
       <c r="E34" s="7">
         <v>901455.92134589993</v>
       </c>
       <c r="F34" s="7">
         <v>926210.35879950004</v>
       </c>
       <c r="G34" s="7">
         <v>975054.65255650005</v>
       </c>
       <c r="H34" s="7">
         <v>1080998.943553</v>
       </c>
       <c r="I34" s="7">
@@ -14594,52 +14780,61 @@
       </c>
       <c r="GJ34" s="7">
         <v>2300675.4512499999</v>
       </c>
       <c r="GK34" s="7">
         <v>2369290.3041500002</v>
       </c>
       <c r="GL34" s="7">
         <v>2309239.4147999999</v>
       </c>
       <c r="GM34" s="7">
         <v>2337596.4334</v>
       </c>
       <c r="GN34" s="7">
         <v>2421362.1285999999</v>
       </c>
       <c r="GO34" s="7">
         <v>2411312.3232499999</v>
       </c>
       <c r="GP34" s="7">
         <v>2568837.1059500002</v>
       </c>
       <c r="GQ34" s="7">
         <v>2668742.423</v>
       </c>
+      <c r="GR34" s="7">
+        <v>2499743.7990000001</v>
+      </c>
+      <c r="GS34" s="7">
+        <v>2417676.0351999998</v>
+      </c>
+      <c r="GT34" s="7">
+        <v>2733823.3777000001</v>
+      </c>
     </row>
-    <row r="35" spans="1:199" ht="49.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:202" ht="49.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.4">
       <c r="A35" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B35" s="16">
         <v>117207186.11666474</v>
       </c>
       <c r="C35" s="16">
         <v>117107361.5772433</v>
       </c>
       <c r="D35" s="16">
         <v>119844824.90099643</v>
       </c>
       <c r="E35" s="16">
         <v>121989297.75405659</v>
       </c>
       <c r="F35" s="16">
         <v>124430647.85734895</v>
       </c>
       <c r="G35" s="16">
         <v>126140156.48424785</v>
       </c>
       <c r="H35" s="16">
         <v>128673305.41032717</v>
       </c>
       <c r="I35" s="16">
@@ -15193,97 +15388,106 @@
       </c>
       <c r="GJ35" s="16">
         <v>707441727.78377485</v>
       </c>
       <c r="GK35" s="16">
         <v>722642019.28058982</v>
       </c>
       <c r="GL35" s="16">
         <v>727074968.89315581</v>
       </c>
       <c r="GM35" s="16">
         <v>750900542.95889163</v>
       </c>
       <c r="GN35" s="16">
         <v>747940619.0869267</v>
       </c>
       <c r="GO35" s="16">
         <v>749521504.84786093</v>
       </c>
       <c r="GP35" s="16">
         <v>763618675.55526316</v>
       </c>
       <c r="GQ35" s="16">
         <v>781265913.58070612</v>
       </c>
+      <c r="GR35" s="16">
+        <v>797964350.31871295</v>
+      </c>
+      <c r="GS35" s="16">
+        <v>800633984.7202692</v>
+      </c>
+      <c r="GT35" s="16">
+        <v>808962604.90421271</v>
+      </c>
     </row>
-    <row r="36" spans="1:199" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:202" x14ac:dyDescent="0.5">
       <c r="A36" s="10" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="hbyMYa+dasv9++b8Exz1DRfFlQEzlIplst4VyokKAQwiQGOg69p1o5K8bEhGqAB2X1982BxSUaNh5yZwg7c0HQ==" saltValue="3gmH6fcpVv/U0M+BmG7Rdg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="ZvxeoZUYYRmDGi+d3ap0oaR6xZ6lsartkzkAzlsgWx0Or/Uu8+HFUyK+NPfC/f2HjIxNgAqsVgCDGYTfAHkLTA==" saltValue="0k5pQxUroRsbhA+sV6xuqQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="A11:A13"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="10" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="24" max="21" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Junio 2026</vt:lpstr>
-      <vt:lpstr>'Junio 2026'!Área_de_impresión</vt:lpstr>
+      <vt:lpstr>Septiembre2026</vt:lpstr>
+      <vt:lpstr>Septiembre2026!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Laura Isabel Rincon Torres</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_99250145-e870-4645-b500-839dad81cdfa_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_99250145-e870-4645-b500-839dad81cdfa_SetDate">