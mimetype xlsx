--- v0 (2026-04-20)
+++ v1 (2026-06-26)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Liquidez\ARCHIVOS PESOS\BoR\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ACC3E3E4-EA7F-4E2B-A897-E1EE3BBA4431}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4849939C-3C89-44E1-A57E-4FA40F7D72FC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-135" yWindow="-135" windowWidth="29070" windowHeight="15750" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="DEPÓSITOS REMUNERADOS" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'DEPÓSITOS REMUNERADOS'!$A$1:$DI$23</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -299,51 +299,51 @@
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>96907</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
-      <xdr:colOff>3175</xdr:colOff>
+      <xdr:colOff>6350</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE0B8C0E-7903-43C2-860F-4D33A089F6D3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="12574657" y="47625"/>
@@ -614,737 +614,741 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:XFC23"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A8" zoomScale="55" zoomScaleNormal="55" zoomScaleSheetLayoutView="55" workbookViewId="0">
       <pane xSplit="2" ySplit="2" topLeftCell="C10" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A8" sqref="A8"/>
       <selection pane="topRight" activeCell="C8" sqref="C8"/>
       <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
-      <selection pane="bottomRight" activeCell="Q12" sqref="Q12"/>
+      <selection pane="bottomRight" activeCell="Q14" sqref="Q14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="23.25" zeroHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="23.4" zeroHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="11.42578125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="17" width="17.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="11.44140625" style="1" customWidth="1"/>
+    <col min="2" max="11" width="19.44140625" style="1" customWidth="1"/>
+    <col min="12" max="17" width="17.77734375" style="1" customWidth="1"/>
     <col min="18" max="18" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="19" max="16383" width="11.42578125" style="1" hidden="1"/>
-    <col min="16384" max="16384" width="0.5703125" style="1" customWidth="1"/>
+    <col min="19" max="16383" width="11.44140625" style="1" hidden="1"/>
+    <col min="16384" max="16384" width="0.5546875" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
     </row>
-    <row r="2" spans="1:17" s="6" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:17" s="6" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A2" s="7" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="3" spans="1:17" s="6" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:17" s="6" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="7" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="4" spans="1:17" s="6" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:17" s="6" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A4" s="8" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="5" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.35"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="6" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="7" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.45">
       <c r="B8" s="9" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="9" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B9" s="4"/>
       <c r="C9" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="4">
         <v>2013</v>
       </c>
       <c r="E9" s="4">
         <v>2014</v>
       </c>
       <c r="F9" s="4">
         <v>2015</v>
       </c>
       <c r="G9" s="4">
         <v>2016</v>
       </c>
       <c r="H9" s="4">
         <v>2017</v>
       </c>
       <c r="I9" s="4">
         <v>2018</v>
       </c>
       <c r="J9" s="4">
         <v>2019</v>
       </c>
       <c r="K9" s="4">
         <v>2020</v>
       </c>
       <c r="L9" s="4">
         <v>2021</v>
       </c>
       <c r="M9" s="4">
         <v>2022</v>
       </c>
       <c r="N9" s="4">
         <v>2023</v>
       </c>
       <c r="O9" s="4">
         <v>2024</v>
       </c>
       <c r="P9" s="4">
         <v>2025</v>
       </c>
       <c r="Q9" s="4">
         <v>2026</v>
       </c>
     </row>
-    <row r="10" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B10" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="2">
         <v>10767000</v>
       </c>
       <c r="D10" s="2">
         <v>14689000</v>
       </c>
       <c r="E10" s="2">
         <v>11028000</v>
       </c>
       <c r="F10" s="2">
         <v>15722000</v>
       </c>
       <c r="G10" s="2">
         <v>11377000</v>
       </c>
       <c r="H10" s="2">
         <v>19552483.515286047</v>
       </c>
       <c r="I10" s="2">
         <v>22458497.782389998</v>
       </c>
       <c r="J10" s="2">
         <v>23642975</v>
       </c>
       <c r="K10" s="2">
         <v>22612833</v>
       </c>
       <c r="L10" s="2">
         <v>26101593.8658248</v>
       </c>
       <c r="M10" s="2">
         <v>26556701.669661898</v>
       </c>
       <c r="N10" s="2">
         <v>25960389.849356301</v>
       </c>
       <c r="O10" s="2">
         <v>19231188.737559602</v>
       </c>
       <c r="P10" s="2">
         <f>17966758683989.6/1000000</f>
         <v>17966758.683989603</v>
       </c>
       <c r="Q10" s="2">
         <v>9729373</v>
       </c>
     </row>
-    <row r="11" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B11" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C11" s="2">
         <v>10100000</v>
       </c>
       <c r="D11" s="2">
         <v>12991000</v>
       </c>
       <c r="E11" s="2">
         <v>9336000</v>
       </c>
       <c r="F11" s="2">
         <v>9226000</v>
       </c>
       <c r="G11" s="2">
         <v>13075000</v>
       </c>
       <c r="H11" s="2">
         <v>20007090.937192053</v>
       </c>
       <c r="I11" s="3">
         <v>20451673.401354998</v>
       </c>
       <c r="J11" s="2">
         <v>28230879</v>
       </c>
       <c r="K11" s="2">
         <v>23211470.365718994</v>
       </c>
       <c r="L11" s="2">
         <v>24520169</v>
       </c>
       <c r="M11" s="2">
         <v>20503933.785417601</v>
       </c>
       <c r="N11" s="2">
         <v>11488036.09375271</v>
       </c>
       <c r="O11" s="2">
         <v>10635329.222732099</v>
       </c>
       <c r="P11" s="2">
         <f>10944873877598.9/1000000</f>
         <v>10944873.8775989</v>
       </c>
       <c r="Q11" s="2">
         <v>6473855</v>
       </c>
     </row>
-    <row r="12" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="2">
         <v>10272000</v>
       </c>
       <c r="D12" s="2">
         <v>6559000</v>
       </c>
       <c r="E12" s="2">
         <v>13277000</v>
       </c>
       <c r="F12" s="2">
         <v>10972000</v>
       </c>
       <c r="G12" s="2">
         <v>20336000</v>
       </c>
       <c r="H12" s="2">
         <v>20096478.570029046</v>
       </c>
       <c r="I12" s="3">
         <v>19691930.749933999</v>
       </c>
       <c r="J12" s="2">
         <v>32540037.571697999</v>
       </c>
       <c r="K12" s="2">
         <v>24256329.815440997</v>
       </c>
       <c r="L12" s="2">
         <v>18112235.775901899</v>
       </c>
       <c r="M12" s="2">
         <v>18897890.633947</v>
       </c>
       <c r="N12" s="2">
         <v>14632966.359507985</v>
       </c>
       <c r="O12" s="2">
         <v>13350282.686942801</v>
       </c>
       <c r="P12" s="2">
         <v>9875851</v>
       </c>
       <c r="Q12" s="2">
         <v>6851399</v>
       </c>
     </row>
-    <row r="13" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B13" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C13" s="2">
         <v>16605000</v>
       </c>
       <c r="D13" s="2">
         <v>8975000</v>
       </c>
       <c r="E13" s="2">
         <v>16364000</v>
       </c>
       <c r="F13" s="2">
         <v>16260000</v>
       </c>
       <c r="G13" s="2">
         <v>24999000</v>
       </c>
       <c r="H13" s="2">
         <v>22371641.677422024</v>
       </c>
       <c r="I13" s="3">
         <v>22675039.048241999</v>
       </c>
       <c r="J13" s="2">
         <v>31168880</v>
       </c>
       <c r="K13" s="2">
         <v>25181669</v>
       </c>
       <c r="L13" s="2">
         <v>19037892.359508008</v>
       </c>
       <c r="M13" s="2">
         <v>27083872.297463898</v>
       </c>
       <c r="N13" s="2">
         <v>29952700.359507993</v>
       </c>
       <c r="O13" s="2">
         <v>7129445.81750804</v>
       </c>
       <c r="P13" s="2">
         <v>13880287</v>
       </c>
-      <c r="Q13" s="2"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="Q13" s="2">
+        <v>7525385.8550000004</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B14" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="2">
         <v>18144000</v>
       </c>
       <c r="D14" s="2">
         <v>10759000</v>
       </c>
       <c r="E14" s="2">
         <v>11878000</v>
       </c>
       <c r="F14" s="2">
         <v>15433000</v>
       </c>
       <c r="G14" s="2">
         <v>30962000</v>
       </c>
       <c r="H14" s="2">
         <v>25655094.79232002</v>
       </c>
       <c r="I14" s="3">
         <v>25329546.379577998</v>
       </c>
       <c r="J14" s="2">
         <v>37332292</v>
       </c>
       <c r="K14" s="2">
         <v>41399831</v>
       </c>
       <c r="L14" s="2">
         <v>27352434.359508008</v>
       </c>
       <c r="M14" s="2">
         <v>25384904.814210102</v>
       </c>
       <c r="N14" s="2">
         <v>40107377.359507993</v>
       </c>
       <c r="O14" s="2">
         <v>16684823.855958302</v>
       </c>
       <c r="P14" s="2">
         <v>16191930</v>
       </c>
-      <c r="Q14" s="2"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="Q14" s="2">
+        <v>16237990</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B15" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="2">
         <v>23124000</v>
       </c>
       <c r="D15" s="2">
         <v>12002000</v>
       </c>
       <c r="E15" s="2">
         <v>10717000</v>
       </c>
       <c r="F15" s="2">
         <v>14946000</v>
       </c>
       <c r="G15" s="2">
         <v>20868000</v>
       </c>
       <c r="H15" s="2">
         <v>22669647.596178014</v>
       </c>
       <c r="I15" s="3">
         <v>23822879</v>
       </c>
       <c r="J15" s="2">
         <v>39186064</v>
       </c>
       <c r="K15" s="2">
         <v>36668835.034566998</v>
       </c>
       <c r="L15" s="2">
         <v>21805373.34950801</v>
       </c>
       <c r="M15" s="2">
         <v>20038534.018082198</v>
       </c>
       <c r="N15" s="2">
         <v>39202724.291995645</v>
       </c>
       <c r="O15" s="2">
         <v>11549217.477508038</v>
       </c>
       <c r="P15" s="2">
         <v>6391313</v>
       </c>
       <c r="Q15" s="2"/>
     </row>
-    <row r="16" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B16" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="2">
         <v>26854000</v>
       </c>
       <c r="D16" s="2">
         <v>13229000</v>
       </c>
       <c r="E16" s="2">
         <v>11686000</v>
       </c>
       <c r="F16" s="2">
         <v>15190000</v>
       </c>
       <c r="G16" s="2">
         <v>21475572.126954999</v>
       </c>
       <c r="H16" s="2">
         <v>22285455.685412012</v>
       </c>
       <c r="I16" s="3">
         <v>23152135</v>
       </c>
       <c r="J16" s="2">
         <v>38796640</v>
       </c>
       <c r="K16" s="2">
         <v>34224354</v>
       </c>
       <c r="L16" s="2">
         <v>21303455.359508008</v>
       </c>
       <c r="M16" s="2">
         <v>21135006.0217514</v>
       </c>
       <c r="N16" s="2">
         <v>42379963.127508</v>
       </c>
       <c r="O16" s="2">
         <v>15170250.566677978</v>
       </c>
       <c r="P16" s="2">
         <v>7664521</v>
       </c>
       <c r="Q16" s="2"/>
     </row>
-    <row r="17" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B17" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="2">
         <v>20854000</v>
       </c>
       <c r="D17" s="2">
         <v>11937000</v>
       </c>
       <c r="E17" s="2">
         <v>12324000</v>
       </c>
       <c r="F17" s="2">
         <v>13711000</v>
       </c>
       <c r="G17" s="2">
         <v>24042317.389281001</v>
       </c>
       <c r="H17" s="2">
         <v>25788551.685412008</v>
       </c>
       <c r="I17" s="3">
         <v>22794516.103535999</v>
       </c>
       <c r="J17" s="2">
         <v>35627018</v>
       </c>
       <c r="K17" s="2">
         <v>33819638.868041992</v>
       </c>
       <c r="L17" s="2">
         <v>21913229.359508008</v>
       </c>
       <c r="M17" s="2">
         <v>19727498.685451299</v>
       </c>
       <c r="N17" s="2">
         <v>39155080.127508014</v>
       </c>
       <c r="O17" s="2">
         <v>15358625.709737999</v>
       </c>
       <c r="P17" s="2">
         <v>7273012.9999999991</v>
       </c>
       <c r="Q17" s="2"/>
     </row>
-    <row r="18" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B18" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="2">
         <v>22151000</v>
       </c>
       <c r="D18" s="2">
         <v>18313000</v>
       </c>
       <c r="E18" s="2">
         <v>13165000</v>
       </c>
       <c r="F18" s="2">
         <v>19269000</v>
       </c>
       <c r="G18" s="2">
         <v>26700478.636085</v>
       </c>
       <c r="H18" s="2">
         <v>28920147.354947012</v>
       </c>
       <c r="I18" s="3">
         <v>23053511.356719997</v>
       </c>
       <c r="J18" s="2">
         <v>29182434</v>
       </c>
       <c r="K18" s="2">
         <v>32656094</v>
       </c>
       <c r="L18" s="2">
         <v>34168026.359508008</v>
       </c>
       <c r="M18" s="2">
         <v>27844885.979269501</v>
       </c>
       <c r="N18" s="2">
         <v>44048458.423741102</v>
       </c>
       <c r="O18" s="2">
         <v>26582941</v>
       </c>
       <c r="P18" s="2">
         <v>17251112</v>
       </c>
       <c r="Q18" s="2"/>
     </row>
-    <row r="19" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B19" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="2">
         <v>17760000</v>
       </c>
       <c r="D19" s="2">
         <v>15306000</v>
       </c>
       <c r="E19" s="2">
         <v>11020000</v>
       </c>
       <c r="F19" s="2">
         <v>9103000</v>
       </c>
       <c r="G19" s="2">
         <v>22169035.094064001</v>
       </c>
       <c r="H19" s="2">
         <v>29054406.728798006</v>
       </c>
       <c r="I19" s="3">
         <v>19787572.832344998</v>
       </c>
       <c r="J19" s="2">
         <v>28230702</v>
       </c>
       <c r="K19" s="2">
         <v>30618928.282886997</v>
       </c>
       <c r="L19" s="2">
         <v>34839735.359508008</v>
       </c>
       <c r="M19" s="2">
         <v>28994643.572451897</v>
       </c>
       <c r="N19" s="2">
         <v>34316143.1467233</v>
       </c>
       <c r="O19" s="2">
         <v>18977968.9216999</v>
       </c>
       <c r="P19" s="2">
         <v>10120536</v>
       </c>
       <c r="Q19" s="2"/>
     </row>
-    <row r="20" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B20" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C20" s="2">
         <v>16012000</v>
       </c>
       <c r="D20" s="2">
         <v>10009000</v>
       </c>
       <c r="E20" s="2">
         <v>10427000</v>
       </c>
       <c r="F20" s="2">
         <v>7633000</v>
       </c>
       <c r="G20" s="2">
         <v>20876087.923617002</v>
       </c>
       <c r="H20" s="2">
         <v>24274914</v>
       </c>
       <c r="I20" s="3">
         <v>18622708.036868997</v>
       </c>
       <c r="J20" s="2">
         <v>23274789.120120995</v>
       </c>
       <c r="K20" s="2">
         <v>27772686.860873997</v>
       </c>
       <c r="L20" s="2">
         <v>31626402.891814802</v>
       </c>
       <c r="M20" s="2">
         <v>26095403.258209802</v>
       </c>
       <c r="N20" s="2">
         <v>29131217.706927199</v>
       </c>
       <c r="O20" s="2">
         <v>13497308.642146802</v>
       </c>
       <c r="P20" s="2">
         <v>6954549</v>
       </c>
       <c r="Q20" s="2"/>
     </row>
-    <row r="21" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B21" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="2">
         <v>3324100</v>
       </c>
       <c r="D21" s="2">
         <v>4336000</v>
       </c>
       <c r="E21" s="2">
         <v>7740000</v>
       </c>
       <c r="F21" s="2">
         <v>3903000</v>
       </c>
       <c r="G21" s="2">
         <v>10495301.332738999</v>
       </c>
       <c r="H21" s="2">
         <v>13677612.68743</v>
       </c>
       <c r="I21" s="2">
         <v>8014933</v>
       </c>
       <c r="J21" s="2">
         <v>12229856</v>
       </c>
       <c r="K21" s="2">
         <v>14303539</v>
       </c>
       <c r="L21" s="3">
         <v>10740622.974884901</v>
       </c>
       <c r="M21" s="3">
         <v>6851894.2004887294</v>
       </c>
       <c r="N21" s="3">
         <v>6708516.7107125595</v>
       </c>
       <c r="O21" s="3">
         <f>3467718813990.18/1000000</f>
         <v>3467718.8139901804</v>
       </c>
       <c r="P21" s="2">
         <v>7881833</v>
       </c>
       <c r="Q21" s="2"/>
     </row>
-    <row r="22" spans="2:17" x14ac:dyDescent="0.35">
+    <row r="22" spans="2:17" x14ac:dyDescent="0.45">
       <c r="B22" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C22" s="10"/>
       <c r="D22" s="10"/>
       <c r="E22" s="10"/>
       <c r="F22" s="10"/>
       <c r="G22" s="10"/>
     </row>
-    <row r="23" spans="2:17" x14ac:dyDescent="0.35">
+    <row r="23" spans="2:17" x14ac:dyDescent="0.45">
       <c r="B23" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="10"/>
       <c r="D23" s="10"/>
       <c r="E23" s="10"/>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B22:G22"/>
     <mergeCell ref="B23:G23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="39" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>