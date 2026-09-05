--- v1 (2026-06-26)
+++ v2 (2026-09-05)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Liquidez\ARCHIVOS PESOS\BoR\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4849939C-3C89-44E1-A57E-4FA40F7D72FC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{18B1CD4A-0D0D-4FD5-B525-8266F3FE554D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-135" yWindow="-135" windowWidth="29070" windowHeight="15750" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="DEPÓSITOS REMUNERADOS" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'DEPÓSITOS REMUNERADOS'!$A$1:$DI$23</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -299,51 +299,51 @@
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>96907</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
-      <xdr:colOff>6350</xdr:colOff>
+      <xdr:colOff>9525</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE0B8C0E-7903-43C2-860F-4D33A089F6D3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="12574657" y="47625"/>
@@ -614,741 +614,745 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:XFC23"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A8" zoomScale="55" zoomScaleNormal="55" zoomScaleSheetLayoutView="55" workbookViewId="0">
       <pane xSplit="2" ySplit="2" topLeftCell="C10" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A8" sqref="A8"/>
       <selection pane="topRight" activeCell="C8" sqref="C8"/>
       <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
-      <selection pane="bottomRight" activeCell="Q14" sqref="Q14"/>
+      <selection pane="bottomRight" activeCell="Q18" sqref="Q18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="23.4" zeroHeight="1" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="23.25" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="11.44140625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="17" width="17.77734375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="11.42578125" style="1" customWidth="1"/>
+    <col min="2" max="11" width="19.42578125" style="1" customWidth="1"/>
+    <col min="12" max="17" width="17.7109375" style="1" customWidth="1"/>
     <col min="18" max="18" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="19" max="16383" width="11.44140625" style="1" hidden="1"/>
-    <col min="16384" max="16384" width="0.5546875" style="1" customWidth="1"/>
+    <col min="19" max="16383" width="11.42578125" style="1" hidden="1"/>
+    <col min="16384" max="16384" width="0.5703125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
     </row>
-    <row r="2" spans="1:17" s="6" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:17" s="6" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="7" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="3" spans="1:17" s="6" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:17" s="6" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="7" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="4" spans="1:17" s="6" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:17" s="6" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="8" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="5" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.45"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:17" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="6" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="7" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.35">
       <c r="B8" s="9" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="9" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B9" s="4"/>
       <c r="C9" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="4">
         <v>2013</v>
       </c>
       <c r="E9" s="4">
         <v>2014</v>
       </c>
       <c r="F9" s="4">
         <v>2015</v>
       </c>
       <c r="G9" s="4">
         <v>2016</v>
       </c>
       <c r="H9" s="4">
         <v>2017</v>
       </c>
       <c r="I9" s="4">
         <v>2018</v>
       </c>
       <c r="J9" s="4">
         <v>2019</v>
       </c>
       <c r="K9" s="4">
         <v>2020</v>
       </c>
       <c r="L9" s="4">
         <v>2021</v>
       </c>
       <c r="M9" s="4">
         <v>2022</v>
       </c>
       <c r="N9" s="4">
         <v>2023</v>
       </c>
       <c r="O9" s="4">
         <v>2024</v>
       </c>
       <c r="P9" s="4">
         <v>2025</v>
       </c>
       <c r="Q9" s="4">
         <v>2026</v>
       </c>
     </row>
-    <row r="10" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B10" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="2">
         <v>10767000</v>
       </c>
       <c r="D10" s="2">
         <v>14689000</v>
       </c>
       <c r="E10" s="2">
         <v>11028000</v>
       </c>
       <c r="F10" s="2">
         <v>15722000</v>
       </c>
       <c r="G10" s="2">
         <v>11377000</v>
       </c>
       <c r="H10" s="2">
         <v>19552483.515286047</v>
       </c>
       <c r="I10" s="2">
         <v>22458497.782389998</v>
       </c>
       <c r="J10" s="2">
         <v>23642975</v>
       </c>
       <c r="K10" s="2">
         <v>22612833</v>
       </c>
       <c r="L10" s="2">
         <v>26101593.8658248</v>
       </c>
       <c r="M10" s="2">
         <v>26556701.669661898</v>
       </c>
       <c r="N10" s="2">
         <v>25960389.849356301</v>
       </c>
       <c r="O10" s="2">
         <v>19231188.737559602</v>
       </c>
       <c r="P10" s="2">
         <f>17966758683989.6/1000000</f>
         <v>17966758.683989603</v>
       </c>
       <c r="Q10" s="2">
         <v>9729373</v>
       </c>
     </row>
-    <row r="11" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B11" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C11" s="2">
         <v>10100000</v>
       </c>
       <c r="D11" s="2">
         <v>12991000</v>
       </c>
       <c r="E11" s="2">
         <v>9336000</v>
       </c>
       <c r="F11" s="2">
         <v>9226000</v>
       </c>
       <c r="G11" s="2">
         <v>13075000</v>
       </c>
       <c r="H11" s="2">
         <v>20007090.937192053</v>
       </c>
       <c r="I11" s="3">
         <v>20451673.401354998</v>
       </c>
       <c r="J11" s="2">
         <v>28230879</v>
       </c>
       <c r="K11" s="2">
         <v>23211470.365718994</v>
       </c>
       <c r="L11" s="2">
         <v>24520169</v>
       </c>
       <c r="M11" s="2">
         <v>20503933.785417601</v>
       </c>
       <c r="N11" s="2">
         <v>11488036.09375271</v>
       </c>
       <c r="O11" s="2">
         <v>10635329.222732099</v>
       </c>
       <c r="P11" s="2">
         <f>10944873877598.9/1000000</f>
         <v>10944873.8775989</v>
       </c>
       <c r="Q11" s="2">
         <v>6473855</v>
       </c>
     </row>
-    <row r="12" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="2">
         <v>10272000</v>
       </c>
       <c r="D12" s="2">
         <v>6559000</v>
       </c>
       <c r="E12" s="2">
         <v>13277000</v>
       </c>
       <c r="F12" s="2">
         <v>10972000</v>
       </c>
       <c r="G12" s="2">
         <v>20336000</v>
       </c>
       <c r="H12" s="2">
         <v>20096478.570029046</v>
       </c>
       <c r="I12" s="3">
         <v>19691930.749933999</v>
       </c>
       <c r="J12" s="2">
         <v>32540037.571697999</v>
       </c>
       <c r="K12" s="2">
         <v>24256329.815440997</v>
       </c>
       <c r="L12" s="2">
         <v>18112235.775901899</v>
       </c>
       <c r="M12" s="2">
         <v>18897890.633947</v>
       </c>
       <c r="N12" s="2">
         <v>14632966.359507985</v>
       </c>
       <c r="O12" s="2">
         <v>13350282.686942801</v>
       </c>
       <c r="P12" s="2">
         <v>9875851</v>
       </c>
       <c r="Q12" s="2">
         <v>6851399</v>
       </c>
     </row>
-    <row r="13" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B13" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C13" s="2">
         <v>16605000</v>
       </c>
       <c r="D13" s="2">
         <v>8975000</v>
       </c>
       <c r="E13" s="2">
         <v>16364000</v>
       </c>
       <c r="F13" s="2">
         <v>16260000</v>
       </c>
       <c r="G13" s="2">
         <v>24999000</v>
       </c>
       <c r="H13" s="2">
         <v>22371641.677422024</v>
       </c>
       <c r="I13" s="3">
         <v>22675039.048241999</v>
       </c>
       <c r="J13" s="2">
         <v>31168880</v>
       </c>
       <c r="K13" s="2">
         <v>25181669</v>
       </c>
       <c r="L13" s="2">
         <v>19037892.359508008</v>
       </c>
       <c r="M13" s="2">
         <v>27083872.297463898</v>
       </c>
       <c r="N13" s="2">
         <v>29952700.359507993</v>
       </c>
       <c r="O13" s="2">
         <v>7129445.81750804</v>
       </c>
       <c r="P13" s="2">
         <v>13880287</v>
       </c>
       <c r="Q13" s="2">
         <v>7525385.8550000004</v>
       </c>
     </row>
-    <row r="14" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="14" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B14" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="2">
         <v>18144000</v>
       </c>
       <c r="D14" s="2">
         <v>10759000</v>
       </c>
       <c r="E14" s="2">
         <v>11878000</v>
       </c>
       <c r="F14" s="2">
         <v>15433000</v>
       </c>
       <c r="G14" s="2">
         <v>30962000</v>
       </c>
       <c r="H14" s="2">
         <v>25655094.79232002</v>
       </c>
       <c r="I14" s="3">
         <v>25329546.379577998</v>
       </c>
       <c r="J14" s="2">
         <v>37332292</v>
       </c>
       <c r="K14" s="2">
         <v>41399831</v>
       </c>
       <c r="L14" s="2">
         <v>27352434.359508008</v>
       </c>
       <c r="M14" s="2">
         <v>25384904.814210102</v>
       </c>
       <c r="N14" s="2">
         <v>40107377.359507993</v>
       </c>
       <c r="O14" s="2">
         <v>16684823.855958302</v>
       </c>
       <c r="P14" s="2">
         <v>16191930</v>
       </c>
       <c r="Q14" s="2">
         <v>16237990</v>
       </c>
     </row>
-    <row r="15" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B15" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="2">
         <v>23124000</v>
       </c>
       <c r="D15" s="2">
         <v>12002000</v>
       </c>
       <c r="E15" s="2">
         <v>10717000</v>
       </c>
       <c r="F15" s="2">
         <v>14946000</v>
       </c>
       <c r="G15" s="2">
         <v>20868000</v>
       </c>
       <c r="H15" s="2">
         <v>22669647.596178014</v>
       </c>
       <c r="I15" s="3">
         <v>23822879</v>
       </c>
       <c r="J15" s="2">
         <v>39186064</v>
       </c>
       <c r="K15" s="2">
         <v>36668835.034566998</v>
       </c>
       <c r="L15" s="2">
         <v>21805373.34950801</v>
       </c>
       <c r="M15" s="2">
         <v>20038534.018082198</v>
       </c>
       <c r="N15" s="2">
         <v>39202724.291995645</v>
       </c>
       <c r="O15" s="2">
         <v>11549217.477508038</v>
       </c>
       <c r="P15" s="2">
         <v>6391313</v>
       </c>
-      <c r="Q15" s="2"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="Q15" s="2">
+        <v>18082331.307491999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B16" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="2">
         <v>26854000</v>
       </c>
       <c r="D16" s="2">
         <v>13229000</v>
       </c>
       <c r="E16" s="2">
         <v>11686000</v>
       </c>
       <c r="F16" s="2">
         <v>15190000</v>
       </c>
       <c r="G16" s="2">
         <v>21475572.126954999</v>
       </c>
       <c r="H16" s="2">
         <v>22285455.685412012</v>
       </c>
       <c r="I16" s="3">
         <v>23152135</v>
       </c>
       <c r="J16" s="2">
         <v>38796640</v>
       </c>
       <c r="K16" s="2">
         <v>34224354</v>
       </c>
       <c r="L16" s="2">
         <v>21303455.359508008</v>
       </c>
       <c r="M16" s="2">
         <v>21135006.0217514</v>
       </c>
       <c r="N16" s="2">
         <v>42379963.127508</v>
       </c>
       <c r="O16" s="2">
         <v>15170250.566677978</v>
       </c>
       <c r="P16" s="2">
         <v>7664521</v>
       </c>
-      <c r="Q16" s="2"/>
-[...1 lines deleted...]
-    <row r="17" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="Q16" s="2">
+        <v>18270518</v>
+      </c>
+    </row>
+    <row r="17" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B17" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="2">
         <v>20854000</v>
       </c>
       <c r="D17" s="2">
         <v>11937000</v>
       </c>
       <c r="E17" s="2">
         <v>12324000</v>
       </c>
       <c r="F17" s="2">
         <v>13711000</v>
       </c>
       <c r="G17" s="2">
         <v>24042317.389281001</v>
       </c>
       <c r="H17" s="2">
         <v>25788551.685412008</v>
       </c>
       <c r="I17" s="3">
         <v>22794516.103535999</v>
       </c>
       <c r="J17" s="2">
         <v>35627018</v>
       </c>
       <c r="K17" s="2">
         <v>33819638.868041992</v>
       </c>
       <c r="L17" s="2">
         <v>21913229.359508008</v>
       </c>
       <c r="M17" s="2">
         <v>19727498.685451299</v>
       </c>
       <c r="N17" s="2">
         <v>39155080.127508014</v>
       </c>
       <c r="O17" s="2">
         <v>15358625.709737999</v>
       </c>
       <c r="P17" s="2">
         <v>7273012.9999999991</v>
       </c>
       <c r="Q17" s="2"/>
     </row>
-    <row r="18" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="18" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B18" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="2">
         <v>22151000</v>
       </c>
       <c r="D18" s="2">
         <v>18313000</v>
       </c>
       <c r="E18" s="2">
         <v>13165000</v>
       </c>
       <c r="F18" s="2">
         <v>19269000</v>
       </c>
       <c r="G18" s="2">
         <v>26700478.636085</v>
       </c>
       <c r="H18" s="2">
         <v>28920147.354947012</v>
       </c>
       <c r="I18" s="3">
         <v>23053511.356719997</v>
       </c>
       <c r="J18" s="2">
         <v>29182434</v>
       </c>
       <c r="K18" s="2">
         <v>32656094</v>
       </c>
       <c r="L18" s="2">
         <v>34168026.359508008</v>
       </c>
       <c r="M18" s="2">
         <v>27844885.979269501</v>
       </c>
       <c r="N18" s="2">
         <v>44048458.423741102</v>
       </c>
       <c r="O18" s="2">
         <v>26582941</v>
       </c>
       <c r="P18" s="2">
         <v>17251112</v>
       </c>
       <c r="Q18" s="2"/>
     </row>
-    <row r="19" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="19" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B19" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="2">
         <v>17760000</v>
       </c>
       <c r="D19" s="2">
         <v>15306000</v>
       </c>
       <c r="E19" s="2">
         <v>11020000</v>
       </c>
       <c r="F19" s="2">
         <v>9103000</v>
       </c>
       <c r="G19" s="2">
         <v>22169035.094064001</v>
       </c>
       <c r="H19" s="2">
         <v>29054406.728798006</v>
       </c>
       <c r="I19" s="3">
         <v>19787572.832344998</v>
       </c>
       <c r="J19" s="2">
         <v>28230702</v>
       </c>
       <c r="K19" s="2">
         <v>30618928.282886997</v>
       </c>
       <c r="L19" s="2">
         <v>34839735.359508008</v>
       </c>
       <c r="M19" s="2">
         <v>28994643.572451897</v>
       </c>
       <c r="N19" s="2">
         <v>34316143.1467233</v>
       </c>
       <c r="O19" s="2">
         <v>18977968.9216999</v>
       </c>
       <c r="P19" s="2">
         <v>10120536</v>
       </c>
       <c r="Q19" s="2"/>
     </row>
-    <row r="20" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="20" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B20" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C20" s="2">
         <v>16012000</v>
       </c>
       <c r="D20" s="2">
         <v>10009000</v>
       </c>
       <c r="E20" s="2">
         <v>10427000</v>
       </c>
       <c r="F20" s="2">
         <v>7633000</v>
       </c>
       <c r="G20" s="2">
         <v>20876087.923617002</v>
       </c>
       <c r="H20" s="2">
         <v>24274914</v>
       </c>
       <c r="I20" s="3">
         <v>18622708.036868997</v>
       </c>
       <c r="J20" s="2">
         <v>23274789.120120995</v>
       </c>
       <c r="K20" s="2">
         <v>27772686.860873997</v>
       </c>
       <c r="L20" s="2">
         <v>31626402.891814802</v>
       </c>
       <c r="M20" s="2">
         <v>26095403.258209802</v>
       </c>
       <c r="N20" s="2">
         <v>29131217.706927199</v>
       </c>
       <c r="O20" s="2">
         <v>13497308.642146802</v>
       </c>
       <c r="P20" s="2">
         <v>6954549</v>
       </c>
       <c r="Q20" s="2"/>
     </row>
-    <row r="21" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="21" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B21" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="2">
         <v>3324100</v>
       </c>
       <c r="D21" s="2">
         <v>4336000</v>
       </c>
       <c r="E21" s="2">
         <v>7740000</v>
       </c>
       <c r="F21" s="2">
         <v>3903000</v>
       </c>
       <c r="G21" s="2">
         <v>10495301.332738999</v>
       </c>
       <c r="H21" s="2">
         <v>13677612.68743</v>
       </c>
       <c r="I21" s="2">
         <v>8014933</v>
       </c>
       <c r="J21" s="2">
         <v>12229856</v>
       </c>
       <c r="K21" s="2">
         <v>14303539</v>
       </c>
       <c r="L21" s="3">
         <v>10740622.974884901</v>
       </c>
       <c r="M21" s="3">
         <v>6851894.2004887294</v>
       </c>
       <c r="N21" s="3">
         <v>6708516.7107125595</v>
       </c>
       <c r="O21" s="3">
         <f>3467718813990.18/1000000</f>
         <v>3467718.8139901804</v>
       </c>
       <c r="P21" s="2">
         <v>7881833</v>
       </c>
       <c r="Q21" s="2"/>
     </row>
-    <row r="22" spans="2:17" x14ac:dyDescent="0.45">
+    <row r="22" spans="2:17" x14ac:dyDescent="0.35">
       <c r="B22" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C22" s="10"/>
       <c r="D22" s="10"/>
       <c r="E22" s="10"/>
       <c r="F22" s="10"/>
       <c r="G22" s="10"/>
     </row>
-    <row r="23" spans="2:17" x14ac:dyDescent="0.45">
+    <row r="23" spans="2:17" x14ac:dyDescent="0.35">
       <c r="B23" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="10"/>
       <c r="D23" s="10"/>
       <c r="E23" s="10"/>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B22:G22"/>
     <mergeCell ref="B23:G23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="39" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>